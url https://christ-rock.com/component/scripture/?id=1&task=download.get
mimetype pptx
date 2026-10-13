--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -93,140 +93,140 @@
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8393ebdbf464429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R949c6048ad364457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R63640918adac4a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2ea9e9023e454cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rebba2d1a3ab240f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R43d48e059d724f15" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R727f92d0c5e04df8"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R46e8e44190ab4ff3"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rbb1f4fa14183414d"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb36f7d607644470f"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R02ebbbebb48f45de"/>
-[...46 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="303" r:id="R9dbf54d92ebe4aa9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf1688eb42bc64145"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc874bc20fcae491a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R54641415fabb442c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R76d2f5e8f5dc4ab4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R3cbeabb4bc974e37"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R3f4840e171074b7b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rf5912d9e8e474bcd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R29b624bc58404b83"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R056401feb9794b0f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rf5880f7c75414a33"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc60e7cb7a5d347a8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R47e00c2ad5c7444f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R09af34864be0459e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Ra1e5ccac65da4ff1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R5391369c025b4bb5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R7c11cf1f638d4d70"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R0adb3e907b564a11"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R47100aefcb464749"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R1cadabfdfd384615"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R9d74fca6b7e64a89"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R57daa9d6eeef416b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R72d50dd294fc4031"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rac1fc6afb9c746cf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rc377142446094ea6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rdf78e6884460439b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R5d8df7a994e942f1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R5c17bbc270d34b72"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R25d968eea0de465b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R39c39b7d82e44dab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R9732d1ceca0a40d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Rb58707f0bc9a4c73"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R5cd89a0dedb8417f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R000f8c626127495a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rce15a81bc42b41a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="Rea28730352e24b0b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R0498c7cf2926420c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R36466dea3657422f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="Racf5f12a5bef4aaa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="R324f624c1898429e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="R8d8e9ef5b692464c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="R98f030a6cbc349b7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="R9d5101737f2e46b8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="298" r:id="R27b366154bad4311"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="299" r:id="R9716c160919c43a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="300" r:id="R1cb1cd1aad1e4265"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="301" r:id="R07a6ab70dfa8425a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="302" r:id="Rf28a6d5b77fd4992"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="303" r:id="R176bfe05c082463c"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb46b9751f8fa4fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R727f92d0c5e04df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb1f4fa14183414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7b85a8b034184459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5036f2fb20804b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R02ebbbebb48f45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Reb4a9effe9d8453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcb5cbfb6d1d349c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd5873938fb12439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R893711ba52db4dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf48cb0d785dd400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7b6f08f7d5564b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Reda4e17d56114d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R424cbd3d6c194ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R631e7afa9dfd4cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd0b4ad486a3e49e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra99dbbd8828a4cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3a63985094d7464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd2fc5e48c75e41bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rab1cd3331366468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc5411cb7df834673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6f628f963a1b4e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd7556dfa63dd4b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rdc4cf3f1616b49ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R808e100685584a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd835efd2336a40da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9ce8a6758caf4708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Ra29a54dffba24cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R425183db70c24523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb5f06e1a3414421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R3cfc4e2d48b74d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rb1f15adfe5eb4e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R66f82afdf6254f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R9136119a3a6f4346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R496690b607624e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rb2c12a846ee046dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R95e7a65c7e954535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rd8fcb0db81174250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R1ceac8bce23941c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rcdd4d58992244c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R3be67bf2224e4264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rca91c4660adb4c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R4cb8fd9c097040a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R58b36722a71241c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rc657bf6cbf8b43f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Rbd22ad0e37494cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R55709fceb7cd44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R37ebf1914db84dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R4dc341cb7cb548f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R14cbfd7490c045bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Rbaacdae0c8b641b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Rc6a66eefac9941c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R9dbf54d92ebe4aa9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd496a90cf2a64547" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R45effb960d7a40dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R46e8e44190ab4ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb36f7d607644470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2d136f0f3a5a44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R86b7d92851404e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf1688eb42bc64145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc874bc20fcae491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R54641415fabb442c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R76d2f5e8f5dc4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3cbeabb4bc974e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3f4840e171074b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf5912d9e8e474bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R29b624bc58404b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R056401feb9794b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf5880f7c75414a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc60e7cb7a5d347a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R47e00c2ad5c7444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R09af34864be0459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra1e5ccac65da4ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5391369c025b4bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7c11cf1f638d4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0adb3e907b564a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R47100aefcb464749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R1cadabfdfd384615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R9d74fca6b7e64a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R57daa9d6eeef416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R72d50dd294fc4031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rac1fc6afb9c746cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rc377142446094ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rdf78e6884460439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R5d8df7a994e942f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R5c17bbc270d34b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R25d968eea0de465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R39c39b7d82e44dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R9732d1ceca0a40d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rb58707f0bc9a4c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R5cd89a0dedb8417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R000f8c626127495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rce15a81bc42b41a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rea28730352e24b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R0498c7cf2926420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R36466dea3657422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Racf5f12a5bef4aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R324f624c1898429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R8d8e9ef5b692464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R98f030a6cbc349b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R9d5101737f2e46b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R27b366154bad4311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R9716c160919c43a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R1cb1cd1aad1e4265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R07a6ab70dfa8425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Rf28a6d5b77fd4992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R176bfe05c082463c" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R528c14d26c974159" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -430,192 +430,192 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc9aa9e9cde094849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7cdde0a3f344210" /></Relationships>
-[...140 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re8758b2a9065469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6663507a6b75499a" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8d24a681be8c4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0fd834df4511481f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0fd80682e881486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R266473c3ce974f38" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfb58f3a6a85c47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc589832584884f40" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R807b9c74719641f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd76d112a8cf24b08" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R43ba8f88776746af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R507e954118764f43" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf66d54f6531244fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e0ff3e1bafe44f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf7ee40fd223242d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2740efd9ea2949eb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9f2a0dcc47ce4697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R35ad8b9d3b29452c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R598b2bce9fdc4477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7dce98bb148547d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2f36b3793adc4049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1c136aeb9104dbb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rba4442203e364711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5626bb6c303f469a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rea462b8eb12448b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca8aef78dfa4456b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3d9597c61476419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62b7dfe9f3164dbf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R10dab227faaa4e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b53045778c947ab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rd946821fd26844a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4784f51f11254a54" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rdbb4d2ebd1674cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R941ef1e1ebc44af1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R1a2c76b7c51c4721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84325177855344cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R935ba365a11d42fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd347b98258d4f4a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R062628cc35314f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc97d668028e4874" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R9d66ed1e69994624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R974711cf43af4cc5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R712543a6293e4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61d3cda6c2014ec3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R9ca2922b8da144bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2795c0c3af9a44c5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R798395e9d1594d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb02073d005c40aa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R2811d4b53faa4521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d965959b8d343bb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rb21b6958dac74d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd5777e99bc9d41a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rbbab1ecd6c2c4870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfdd127694e304d4d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R5e72e2c0541c4e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4863fb34d5054b94" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R56c429f416ca4e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbff6ab5186ea40f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Re3ce28f604dd4ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re354648a5b6648af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R308718933c1e4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6ffc48ca8b65406d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Re7b0b8584c014c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2740ab3a47e34102" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R1f80c957ebef42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9040b661173f43ac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R3195c143ca294663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3182f3ddc7024517" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfdbce2aa53e34af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R943b0fbd5d4747c0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R31bc8953f5ee444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad7e98085c294752" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R6de8380bab2f44dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff7f41d8422e4d3f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R4574c55e83ee48d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1af72433dadb45f9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R49be50da199d4f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R333ff77bb6934e07" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R42edb6dcbd1b4549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R92bc5fab32c7442e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R5900c72ec7b34438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67708f3c7f9b4b6a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R3549f54a34fa48b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re18b7de31b7a4e19" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Rf856f3cc345747a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref63167a5ba04276" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R60887275972b4ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d5d96fea6404585" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R91c7b3ed567f4c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R48a8e25ee0914278" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re645e9f00658455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R599febaf4f7048f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R71e98e02c1894a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd2bd7c42ccdd411d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rdee8c18092ab4249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b364611287b4cd5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra03864b78f114eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5554c096925f475c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -5134,100 +5134,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re71528d193f14b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R112a960ce4684a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re52eb41cd1284d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R37b41b72d29d4ba6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R393841ec509c4ed5" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6dc032adc737499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R026687cd72f94bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R08ca5bb3d9bb457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R0d117b1256c74e65" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R44584a8bbfdd43de" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R112a960ce4684a47"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R026687cd72f94bd3"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re52eb41cd1284d30"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R08ca5bb3d9bb457b"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -6253,116 +6253,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R37b41b72d29d4ba6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R0d117b1256c74e65"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc5815a92c8624906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rceeaad2d2b5140df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re160004286524b7c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R17af6a5d4fd5481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R30c95ae00fc6409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1f47bcf1691b41a2" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rceeaad2d2b5140df"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re160004286524b7c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R30c95ae00fc6409c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1f47bcf1691b41a2"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -6426,192 +6426,192 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R823de172ac4f4720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R80d722cdd34f45cb" /></Relationships>
-[...140 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf26dabdacf93493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6cb8cfe60c74462a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re726246895f9414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R026f72c1a1694603" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R53dbe9cdc783460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R1f5dcf6d6d6f444a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7d4a951d29b74677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rce91d979f3094702" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c6b9c86f291467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rc73962a75e154cfa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb22c3ae328c54836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R145fa4dadf114179" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc27ac8ab5a124f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rabdc158ed8d44ef2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra510b7f1aa6546fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R4d71ff63f1d04393" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re584630842414cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R99cd419ddc1c4e8c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd1b7e9ea772642ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R9f6473c1aa04487d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23280d10c7d24e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R39f26ea67d874ef2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf73b7fcc5eb04591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R8471df16e4594aa8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R974112a3b6be4953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra8349995bc5d47c7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b6f5dac2d204f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R451b99917183410e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01cb8f57a6ff4a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rf0b62a260e644553" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c4c0160b5ff42b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R79032db06cb14729" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdce0c3c43fbb4758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rb1bb45edb0834741" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49bbd46268ff422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R90b63d27a04a475c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R61c1a8561b6a4bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R471d8799cd1a4bbf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra408db62a9d34619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rae47ef6b8e504bb8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re66c2a1745964f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R093f834c2c094f5d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R86060f328f77429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R1a88b762492f4f08" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e2ad07b6b664a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R50afbbba72f746e5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70c1949566b54f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Re5ecebab6b094d40" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc3cb39af82954de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R56d8b665a02540c7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra83502644659453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R62c9ed8f359445ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc93a1098e8584e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Rfc392bc293e14d16" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3333c64ddb8c40d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R1da59ede47b24224" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda30b3e6d6044d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R76f64398a2f6484f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R330dcc57fc1240ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R9e7c5f6628d74803" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24f9f0f961d24e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="Rc465c18981ab47de" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3228858db1e242ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R1d24e639eb7f4321" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6de0edb713d448fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="R544c5895c7364bb3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca40daf0630d41a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="R2a182c32485145af" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R82a71e72747b48b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rf506ad361df0439f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc9c778dfee524cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="R157de138b9f84069" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e8519a504024395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="Rb538d1e428d4416d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6efbf9ba44445e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="Ref65379477be4167" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8a8e083cb01a46b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide43.xml" Id="R3a1b2aa028074d06" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R491454f4c23648e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide44.xml" Id="Rc8359f43f1a34bbe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf33a18da1fa6443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide45.xml" Id="Rb26d41d20bad4af7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f5978cf5f534dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide46.xml" Id="Rd1b20b7eff8d4eed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R522e8ba3c9c94ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide47.xml" Id="R6e6bc03cdacb4230" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2f660af81e04148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide48.xml" Id="R8883ae34854e4323" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbabccc08ae6d476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R0c79cdcb98254b95" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c8dc7fdc3aa4dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R2183986b9285480d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c665f10b09b4788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rd4585bb2f66e42bf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f207de6a0d54e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rb3a83b0c6ead4310" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d1255bac78e42e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R11041169563b4342" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6629,65 +6629,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音第15章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mark 15 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6705,183 +6709,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:9  |  Mark 15:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼拉多說：「你們要我釋放猶太人的王給你們嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But Pilate answered them, saying, Will ye that I release unto you the King of the Jews?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6897,183 +6863,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:10  |  Mark 15:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他原曉得，祭司長是因為嫉妒才把耶穌解了來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he knew that the chief priests had delivered him for envy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7089,183 +7017,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:11  |  Mark 15:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只是祭司長挑唆眾人，寧可釋放巴拉巴給他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the chief priests moved the people, that he should rather release Barabbas unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7281,183 +7171,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:12  |  Mark 15:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼拉多又說：「那麼樣，你們所稱為猶太人的王，我怎麼辦他呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Pilate answered and said again unto them, What will ye then that I shall do unto him whom ye call the King of the Jews?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7473,183 +7325,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:13  |  Mark 15:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們又喊着說：「把他釘十字架！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they cried out again, Crucify him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7665,183 +7479,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:14  |  Mark 15:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼拉多說：「為甚麼呢？他做了甚麼惡事呢？」他們便極力地喊着說：「把他釘十字架！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Pilate said unto them, Why, what evil hath he done? And they cried out the more exceedingly, Crucify him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7857,183 +7633,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:15  |  Mark 15:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼拉多要叫眾人喜悅，就釋放巴拉巴給他們，將耶穌鞭打了，交給人釘十字架。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And so Pilate, willing to content the people, released Barabbas unto them, and delivered Jesus, when he had scourged him, to be crucified.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8049,183 +7787,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:16  |  Mark 15:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>兵丁把耶穌帶進衙門院裏，叫齊了全營的兵。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the soldiers led him away into the hall, called Prætorium; and they call together the whole band.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8241,183 +7941,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:17  |  Mark 15:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們給他穿上紫袍，又用荊棘編做冠冕給他戴上，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they clothed him with purple, and platted a crown of thorns, and put it about his head,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8433,183 +8095,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:18  |  Mark 15:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就慶賀他說：「恭喜，猶太人的王啊！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And began to salute him, Hail, King of the Jews!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8625,179 +8249,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:1  |  Mark 15:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一到早晨，祭司長和長老、文士、全公會的人大家商議，就把耶穌捆綁，解去交給彼拉多。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And straightway in the morning the chief priests held a consultation with the elders and scribes and the whole council, and bound Jesus, and carried him away, and delivered him to Pilate.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8817,183 +8403,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:19  |  Mark 15:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又拿一根葦子打他的頭，吐唾沫在他臉上，屈膝拜他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they smote him on the head with a reed, and did spit upon him, and bowing their knees worshipped him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9009,183 +8557,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:20  |  Mark 15:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>戲弄完了，就給他脫了紫袍，仍穿上他自己的衣服，帶他出去，要釘十字架。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when they had mocked him, they took off the purple from him, and put his own clothes on him, and led him out to crucify him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9201,183 +8711,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:21  |  Mark 15:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有一個古利奈人西門，就是亞歷山大和魯孚的父親，從鄉下來，經過那地方，他們就勉強他同去，好背着耶穌的十字架。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they compel one Simon a Cyrenian, who passed by, coming out of the country, the father of Alexander and Rufus, to bear his cross.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9393,183 +8865,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:22  |  Mark 15:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們帶耶穌到了各各他地方（各各他翻出來就是髑髏地），</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they bring him unto the place Golgotha, which is, being interpreted, The place of a skull.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9585,183 +9019,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:23  |  Mark 15:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿沒藥調和的酒給耶穌，他卻不受。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they gave him to drink wine mingled with myrrh: but he received it not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9777,183 +9173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:24  |  Mark 15:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是將他釘在十字架上，拈鬮分他的衣服，看是誰得甚麼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when they had crucified him, they parted his garments, casting lots upon them, what every man should take.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9969,183 +9327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:25  |  Mark 15:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>釘他在十字架上是巳初的時候。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it was the third hour, and they crucified him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10161,183 +9481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:26  |  Mark 15:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在上面有他的罪狀，寫的是：「猶太人的王。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the superscription of his accusation was written over, THE KING OF THE JEWS.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10353,183 +9635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:27  |  Mark 15:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們又把兩個強盜和他同釘十字架，一個在右邊，一個在左邊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And with him they crucify two thieves; the one on his right hand, and the other on his left.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10545,183 +9789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:28  |  Mark 15:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）他們又把兩個強盜和他同釘十字架，一個在右邊，一個在左邊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the scripture was fulfilled, which saith, And he was numbered with the transgressors.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10737,183 +9943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:2  |  Mark 15:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼拉多問他說：「你是猶太人的王嗎？」耶穌回答說：「你說的是。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Pilate asked him, Art thou the King of the Jews? And he answering said unto him, Thou sayest it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10929,183 +10097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:29  |  Mark 15:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從那裏經過的人辱罵他，搖着頭說：「咳！你這拆毀聖殿、三日又建造起來的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they that passed by railed on him, wagging their heads, and saying, Ah, thou that destroyest the temple, and buildest it in three days,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11121,183 +10251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:30  |  Mark 15:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>可以救自己，從十字架上下來吧！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Save thyself, and come down from the cross.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11313,183 +10405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:31  |  Mark 15:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>祭司長和文士也是這樣戲弄他，彼此說：「他救了別人，不能救自己。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Likewise also the chief priests mocking said among themselves with the scribes, He saved others; himself he cannot save.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11505,183 +10559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:32  |  Mark 15:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列的王基督，現在可以從十字架上下來，叫我們看見，就信了。」那和他同釘的人也是譏誚他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let Christ the King of Israel descend now from the cross, that we may see and believe. And they that were crucified with him reviled him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11697,183 +10713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:33  |  Mark 15:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從午正到申初，遍地都黑暗了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when the sixth hour was come, there was darkness over the whole land until the ninth hour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11889,183 +10867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:34  |  Mark 15:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申初的時候，耶穌大聲喊着說：「以羅伊！以羅伊！拉馬撒巴各大尼？」（翻出來就是：我的神！我的神！為甚麼離棄我？）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And at the ninth hour Jesus cried with a loud voice, saying, Eloi, Eloi, lama sabachthani? which is, being interpreted, My God, my God, why hast thou forsaken me?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12081,183 +11021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:35  |  Mark 15:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>旁邊站着的人，有的聽見就說：「看哪，他叫以利亞呢！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And some of them that stood by, when they heard it, said, Behold, he calleth Elias.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12273,183 +11175,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:36  |  Mark 15:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有一個人跑去，把海絨蘸滿了醋，綁在葦子上，送給他喝，說：「且等着，看以利亞來不來把他取下。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And one ran and filled a spunge full of vinegar, and put it on a reed, and gave him to drink, saying, Let alone; let us see whether Elias will come to take him down.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12465,183 +11329,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:37  |  Mark 15:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌大聲喊叫，氣就斷了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jesus cried with a loud voice, and gave up the ghost.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12657,183 +11483,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:38  |  Mark 15:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>殿裏的幔子從上到下裂為兩半。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the veil of the temple was rent in twain from the top to the bottom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12849,183 +11637,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:3  |  Mark 15:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>祭司長告他許多的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the chief priests accused him of many things: but he answered nothing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13041,183 +11791,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:39  |  Mark 15:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>對面站着的百夫長看見耶穌這樣喊叫斷氣，就說：「這人真是神的兒子！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when the centurion, which stood over against him, saw that he so cried out, and gave up the ghost, he said, Truly this man was the Son of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13233,183 +11945,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:40  |  Mark 15:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>還有些婦女遠遠地觀看；內中有抹大拉的馬利亞，又有小雅各和約西的母親馬利亞，並有撒羅米，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There were also women looking on afar off: among whom was Mary Magdalene, and Mary the mother of James the less and of Joses, and Salome;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13425,183 +12099,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:41  |  Mark 15:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是耶穌在加利利的時候，跟隨他、服事他的那些人，還有同耶穌上耶路撒冷的好些婦女[在那裏觀看]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>(Who also, when he was in Galilee, followed him, and ministered unto him;) and many other women which came up with him unto Jerusalem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13617,183 +12253,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:42  |  Mark 15:42 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到了晚上，因為這是預備日，就是安息日的前一日，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And now when the even was come, because it was the preparation, that is, the day before the sabbath,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13809,183 +12407,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:43  |  Mark 15:43 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有亞利馬太的約瑟前來，他是尊貴的議士，也是等候神國的。他放膽進去見彼拉多，求耶穌的身體；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Joseph of Arimathaea, an honourable counsellor, which also waited for the kingdom of God, came, and went in boldly unto Pilate, and craved the body of Jesus.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14001,183 +12561,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:44  |  Mark 15:44 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼拉多詫異耶穌已經死了，便叫百夫長來，問他耶穌死了久不久。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Pilate marvelled if he were already dead: and calling unto him the centurion, he asked him whether he had been any while dead.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14193,183 +12715,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:45  |  Mark 15:45 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>既從百夫長得知實情，就把耶穌的屍首賜給約瑟。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when he knew it of the centurion, he gave the body to Joseph.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14385,179 +12869,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:46  |  Mark 15:46 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約瑟買了細麻布，把耶穌取下來，用細麻布裹好，安放在磐石中鑿出來的墳墓裏，又滾過一塊石頭來擋住墓門。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he bought fine linen, and took him down, and wrapped him in the linen, and laid him in a sepulchre which was hewn out of a rock, and rolled a stone unto the door of the sepulchre.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -14577,183 +13023,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:47  |  Mark 15:47 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>抹大拉的馬利亞和約西的母親馬利亞都看見安放他的地方。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Mary Magdalene and Mary the mother of Joses beheld where he was laid.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14769,183 +13177,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:4  |  Mark 15:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼拉多又問他說：「你看，他們告你這麼多的事，你甚麼都不回答嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Pilate asked him again, saying, Answerest thou nothing? behold how many things they witness against thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14961,183 +13331,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:5  |  Mark 15:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌仍不回答，以致彼拉多覺得希奇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But Jesus yet answered nothing; so that Pilate marvelled.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15153,183 +13485,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:6  |  Mark 15:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>每逢這節期，巡撫照眾人所求的，釋放一個囚犯給他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now at that feast he released unto them one prisoner, whomsoever they desired.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15345,183 +13639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:7  |  Mark 15:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有一個人名叫巴拉巴，和作亂的人一同捆綁。他們作亂的時候，曾殺過人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there was one named Barabbas, which lay bound with them that had made insurrection with him, who had committed murder in the insurrection.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15537,183 +13793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 15:8  |  Mark 15:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾人上去求巡撫，照常例給他們辦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the multitude crying aloud began to desire him to do as he had ever done unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>