--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -81,134 +81,134 @@
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re58c4eb5bde84765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf114bc37b3ec4fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rca8eb64fc5cc45f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R758f979d9b2b44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd0bb86f409324d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R68a5c78bc1904dda" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5da48fc920ab4339"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ree18af8c25754d67"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Reac3e95a0242425e"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3860ecf1ea6646c8"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R08526b0de29c4e1c"/>
-[...40 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="R9f4d9e1dbb5b4a71"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rba773c596bd448e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R1a4cefc76b78441e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rbaf9f44e543a4a71"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R85efef272e7246e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R7f7cfcd02ebf4383"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R7ddbaffb25fa4539"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R37459eab80d141a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R2db8d300057f49ad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rf5c3ff7758e84bf5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rf690d32c619c4804"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rec4d56f8458b404f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rd668af705b7c4da2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rd5490fddb36d40ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R904be7ed87434c7f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R638e4ff6a6494b08"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rab0dbf50630b46f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rc28dbc8ae0f541ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R27ea12b045374369"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rf39b0688f7b6468c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rd9ced92c2017451d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R4250708197794460"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R2bc6cd1644904b52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R9c3ca41f12414bc2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R3e949552e31947de"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R7c24185a016a4254"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Ra267253e7608409f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R08a5d3d8c89c4974"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Ra9b07ae2ed684493"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rb12f9358770349d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Re936e1aa73d64644"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R9b80af3f7e4d440e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R0c6b5be37eda4df0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R9e2ed2ea63e74062"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Redde9c08b2574ede"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R651c7766ed9b4885"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="Ree2a98924de843dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="Rf4760230f1b245af"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R15bbfa865fc2478c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="Rf3679669f4b04e47"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="Rb4a179e0fe664e67"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="Rce1707a2b2ae4269"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="Ref7b606839df4c57"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R02e6888aaa6c40f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5da48fc920ab4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reac3e95a0242425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R314c14b188e34a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R09962398be8745bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R08526b0de29c4e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd82e9bcb9f194a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R32107dce9cba42de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd2f04e65eeb24624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbef424e43c474c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd00d00f41b58427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7f8a2f2493b44fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6a1070c2c39e4ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R28d9a373256f43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2b67f05bb3fd4b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6ae84bbfa5644804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf19e51460f0a436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rea1914224c7242e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7686e10659584b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R078c24be07ba4099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re179c8888db144f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9b36e5ac1fc04eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0c625bf5d3d2424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rbce51d04b6b84ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc7daf503fc114377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rb55e453da1cd4a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Re6f0992935af47aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R2ef5e5be71084654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R05cb37d5986542a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rfd69a9bc13844468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R194bc504954c49c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R4efe0b02bfa244d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R2a552762d9f7427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rcfb0960922f64c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R26365f9ddd9140c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Re147d23538434239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R0f3b3be69fb2445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rdb50eabf11444655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R688d7b3fb9854a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R89b59f9e81c3486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R66ef098536244387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R07c215c19eba4356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R6c781b8dde074bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R4af8ec32d9644780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R888e7e637948446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R292e981e4b614dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R9f4d9e1dbb5b4a71" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rbbd099d925b84703" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R64953f2ce6d04e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ree18af8c25754d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3860ecf1ea6646c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4a5c5a1b32c94782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re045a5b32478440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rba773c596bd448e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1a4cefc76b78441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbaf9f44e543a4a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R85efef272e7246e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7f7cfcd02ebf4383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7ddbaffb25fa4539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R37459eab80d141a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2db8d300057f49ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf5c3ff7758e84bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf690d32c619c4804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rec4d56f8458b404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd668af705b7c4da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd5490fddb36d40ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R904be7ed87434c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R638e4ff6a6494b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rab0dbf50630b46f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc28dbc8ae0f541ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R27ea12b045374369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf39b0688f7b6468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd9ced92c2017451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4250708197794460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R2bc6cd1644904b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R9c3ca41f12414bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R3e949552e31947de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R7c24185a016a4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ra267253e7608409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R08a5d3d8c89c4974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Ra9b07ae2ed684493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rb12f9358770349d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Re936e1aa73d64644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R9b80af3f7e4d440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R0c6b5be37eda4df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R9e2ed2ea63e74062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Redde9c08b2574ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R651c7766ed9b4885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Ree2a98924de843dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rf4760230f1b245af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R15bbfa865fc2478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rf3679669f4b04e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rb4a179e0fe664e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Rce1707a2b2ae4269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="Ref7b606839df4c57" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R142db37e22774693" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -412,174 +412,174 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1ae2cbb444a14f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52fbe32cde4d43b0" /></Relationships>
-[...122 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rca0eac0117634d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R337b55e3ff314e90" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5906db5c980e445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90d3569561bc44dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0def81f9bf33485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd348d078bfa341dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6930de058e43423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d0b990458544e85" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Racbfc5cfc31546e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb6fad52523524a4f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8164cc1f91ce4942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f8089bd6170410e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rffa7fc793e10445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7445fc888414d47" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc5b2e18f24a74d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R257a9821f7e8408b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc1dfcb75354e4c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5647c3208b5c41da" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4f0dd9b610774ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1654e0d6431745b1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf65fda0f2ae5465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d911e1c7afd4db7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc1d67b15fc164c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8911b0f214e943b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R59bbd3815470453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc46b34c6d4404747" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R488e2146b0874a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7088659c40b649f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R0bee71873ae943bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf52f0dcf88344e0f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9650bc2a36fa4b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ac28a034f6143c7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R55c1fb71fb33468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4389be70f6b47db" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R58c69cedf2964e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcfd03e083e2a44f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R3cf67dd2568c4f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc07b3c14589f4a48" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R0738a22ca68c412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e749f584fa9474b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Re00143ef56024024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re4250a7c2fe74964" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rf3e241ecb1f14e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6469eb24d5af4b56" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R7f8a84931c2b4160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R38e67d27a76c4e4b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2df0b6492e4e44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd07a37096ddb47ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R87f44e3653de4443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R823a3f939b084650" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R4d9dddfffe494bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R27dfcaeeae904972" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Ra3a2e781492a46a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d4a60e772c2441d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R8902d832ecd9497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7338eab00d2c453c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R22ecd3ff7a83406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdff5636874294c52" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rf41a2b0178984526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R025d44a2ff4440af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R1cc6827a111e4a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R664c9654de77426d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R2da839d7afcc4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R791dcc734cdd4946" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Rff6e714ceafa4b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ac1350f3eaa461e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R39a6e9dd865a42b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc3f51bb41a6e4a76" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5a4efc510dda4357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1328f478e3014470" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Raf6e3dc004014085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb7bd0b74394479e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R07b337f785ce42fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76deba4c13964d51" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R76c2fc6ad6574889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50fdee43fba647c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R26c1dfc682034a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8435752737a244fc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R24c856e8f27f4ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1a5c6432d97477f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4f51832a185d454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c0bf515ae1b46af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R094146cbb09a48fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R792df2bc62294894" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R514d1fff7b234907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R226d3538c32e481e" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -4528,100 +4528,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfa3006353346499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Reb7d061aa81a41fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0e6d14d77ad14aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R96d2aaa93e434028" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8f24526099b14613" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R03aa88e656f04e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf8ee82cd89634b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rac9a31b266384797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5242778b6f51438c" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R85ebcff1818b4afa" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Reb7d061aa81a41fc"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf8ee82cd89634b3e"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0e6d14d77ad14aed"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rac9a31b266384797"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5647,116 +5647,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R96d2aaa93e434028"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5242778b6f51438c"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R74b03142e34e429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra52010f3bd444f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfefb5187552d4f0a" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R58975b79ffa649db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rad1da44619a64199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a222ea54dd84615" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra52010f3bd444f8e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rfefb5187552d4f0a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rad1da44619a64199"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5a222ea54dd84615"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5820,174 +5820,174 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e3ba2a170d54c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R5d949a14c6964aaf" /></Relationships>
-[...122 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7f784194d2c4fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R10ded8b492f44e84" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc82d4311e91d4d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R82c5884f7a6f4737" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24aefaad8aa84ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R6c41393c452946f8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R60e87a054f5348f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rb122d2e0f9b0437e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re211bacc1f514562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R5a95aa06d2844cf6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R533b820469e84ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rf4351568de8843eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4c9e92443d14e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R5600702626b2475e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3f16126afa2490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R211f3dae5eee4e4d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd42872a39b34460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R04bdf7fd5ed24801" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf5c427f51477472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R8adf71b3807a442c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3cb175047e564045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R15fdb0b06e574964" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03f98b6277bc4f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Ra7f5a5790eda43b3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39d3b1c0264742bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R8cf96dd618764d97" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R068d5b0bfff84cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Re8ed76b449c445d0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89d9962a29db478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R83bdcf86eac04a5f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1fe69a7656374c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rc76d4e8d7bd7400d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4add9828d6ca4273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R2187c80683144fa5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ce1e46f0ea44aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rce6861d63f814b55" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf3eddd398c040d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Ra22eb0cf61ae442b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0e76e4eccfb490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R74b28b63e4d34119" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf0f54b2a1a20492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R9ad238b500c943b0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R72d082c784ec485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rf9002e22c8384300" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17337e37a0b14857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R161cdb5cd7434871" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R67317b6ea77a4d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Re368a44a91e44b68" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R827697018809478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R785fc283c4394104" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red7f50897e2647cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R23a5dab77e9447e7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08bd60df230643da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R35e804d5da5e4d09" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ac969538cab45ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R258370d55e9f48fb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R262409c7944a456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R192fd21a327449cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0593b4f5817c4e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="Rdfdd333c00504f7f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf652c2d26af9495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R2b39a495f1b24af7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reab394e875d34b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="Rfd8be4d1032b4533" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3bb7689eefeb4792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="R42fd6af991f04be6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc94b7e30d669403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="Rab9bf01121634450" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1754763fb944461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R18f71bea35d945e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R796c35eeb4854a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="R8cf034a4c5874d1c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re65960f33d6a46eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="R1f96cc0c01c64ca0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd31c936ec5ce49dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="Reed41fe0a661401a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R37c11e8fcfaf453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Ra0ccb59ef12a4f58" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7fe9adc7f3c744e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R50a7547f01fb4615" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re72a65a87418412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rbc91a49aaee6467b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3940090b4f4b4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rc277a1a34ac44652" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4255e5c86e264d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1f3eda7d52b64701" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6005,65 +6005,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音第4章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mark 4 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6081,183 +6085,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:9  |  Mark 4:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又說：「有耳可聽的，就應當聽！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto them, He that hath ears to hear, let him hear.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6273,183 +6239,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:10  |  Mark 4:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無人的時候，跟隨耶穌的人和十二個門徒問他這比喻的意思。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when he was alone, they that were about him with the twelve asked of him the parable.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6465,183 +6393,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:11  |  Mark 4:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌對他們說：「神國的奧祕只叫你們知道，若是對外人講，凡事就用比喻，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto them, Unto you it is given to know the mystery of the kingdom of God: but unto them that are without, all these things are done in parables:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6657,183 +6547,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:12  |  Mark 4:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>叫他們 看是看見，卻不曉得； 聽是聽見，卻不明白； 恐怕他們回轉過來，就得赦免。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That seeing they may see, and not perceive; and hearing they may hear, and not understand; lest at any time they should be converted, and their sins should be forgiven them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6849,183 +6701,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:13  |  Mark 4:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又對他們說：「你們不明白這比喻嗎？這樣怎能明白一切的比喻呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto them, Know ye not this parable? and how then will ye know all parables?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7041,183 +6855,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:14  |  Mark 4:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒種之人所撒的就是道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sower soweth the word.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7233,183 +7009,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:15  |  Mark 4:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那撒在路旁的，就是人聽了道，撒但立刻來，把撒在他心裏的道奪了去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And these are they by the way side, where the word is sown; but when they have heard, Satan cometh immediately, and taketh away the word that was sown in their hearts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7425,183 +7163,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:16  |  Mark 4:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那撒在石頭地上的，就是人聽了道，立刻歡喜領受，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And these are they likewise which are sown on stony ground; who, when they have heard the word, immediately receive it with gladness;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7617,183 +7317,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:17  |  Mark 4:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但他心裏沒有根，不過是暫時的，及至為道遭了患難，或是受了逼迫，立刻就跌倒了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And have no root in themselves, and so endure but for a time: afterward, when affliction or persecution ariseth for the word’s sake, immediately they are offended.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7809,183 +7471,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:18  |  Mark 4:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>還有那撒在荊棘裏的，就是人聽了道，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And these are they which are sown among thorns; such as hear the word,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8001,179 +7625,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:1  |  Mark 4:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌又在海邊教訓人。有許多人到他那裏聚集，他只得上船坐下。船在海裏，眾人都靠近海，站在岸上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he began again to teach by the sea side: and there was gathered unto him a great multitude, so that he entered into a ship, and sat in the sea; and the whole multitude was by the sea on the land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8193,183 +7779,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:19  |  Mark 4:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>後來有世上的思慮、錢財的迷惑，和別樣的私慾進來，把道擠住了，就不能結實。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the cares of this world, and the deceitfulness of riches, and the lusts of other things entering in, choke the word, and it becometh unfruitful.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8385,183 +7933,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:20  |  Mark 4:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那撒在好地上的，就是人聽道，又領受，並且結實，有三十倍的，有六十倍的，有一百倍的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And these are they which are sown on good ground; such as hear the word, and receive it, and bring forth fruit, some thirtyfold, some sixty, and some an hundred.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8577,183 +8087,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:21  |  Mark 4:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌又對他們說：「人拿燈來，豈是要放在斗底下，床底下，不放在燈臺上嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto them, Is a candle brought to be put under a bushel, or under a bed? and not to be set on a candlestick?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8769,183 +8241,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:22  |  Mark 4:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為掩藏的事，沒有不顯出來的；隱瞞的事，沒有不露出來的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For there is nothing hid, which shall not be manifested; neither was any thing kept secret, but that it should come abroad.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8961,183 +8395,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:23  |  Mark 4:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有耳可聽的，就應當聽！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If any man have ears to hear, let him hear.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9153,183 +8549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:24  |  Mark 4:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又說：「你們所聽的要留心。你們用甚麼量器量給人，也必用甚麼量器量給你們，並且要多給你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto them, Take heed what ye hear: with what measure ye mete, it shall be measured to you: and unto you that hear shall more be given.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9345,183 +8703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:25  |  Mark 4:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為有的，還要給他；沒有的，連他所有的也要奪去。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he that hath, to him shall be given: and he that hath not, from him shall be taken even that which he hath.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9537,183 +8857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:26  |  Mark 4:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又說：「神的國如同人把種撒在地上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said, So is the kingdom of God, as if a man should cast seed into the ground;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9729,183 +9011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:27  |  Mark 4:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>黑夜睡覺，白日起來，這種就發芽漸長，那人卻不曉得如何這樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And should sleep, and rise night and day, and the seed should spring and grow up, he knoweth not how.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9921,183 +9165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:28  |  Mark 4:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>地生五穀是出於自然的：先發苗，後長穗，再後穗上結成飽滿的子粒；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the earth bringeth forth fruit of herself; first the blade, then the ear, after that the full corn in the ear.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10113,183 +9319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:2  |  Mark 4:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌就用比喻教訓他們許多道理。在教訓之間，對他們說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he taught them many things by parables, and said unto them in his doctrine,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10305,183 +9473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:29  |  Mark 4:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>穀既熟了，就用鐮刀去割，因為收成的時候到了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But when the fruit is brought forth, immediately he putteth in the sickle, because the harvest is come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10497,183 +9627,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:30  |  Mark 4:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又說：「神的國，我們可用甚麼比較呢？可用甚麼比喻表明呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said, Whereunto shall we liken the kingdom of God? or with what comparison shall we compare it?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10689,183 +9781,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:31  |  Mark 4:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>好像一粒芥菜種，種在地裏的時候，雖比地上的百種都小，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is like a grain of mustard seed, which, when it is sown in the earth, is less than all the seeds that be in the earth:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10881,183 +9935,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:32  |  Mark 4:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但種上以後，就長起來，比各樣的菜都大，又長出大枝來，甚至天上的飛鳥可以宿在它 的蔭下。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But when it is sown, it groweth up, and becometh greater than all herbs, and shooteth out great branches; so that the fowls of the air may lodge under the shadow of it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11073,183 +10089,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:33  |  Mark 4:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌用許多這樣的比喻，照他們所能聽的，對他們講道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And with many such parables spake he the word unto them, as they were able to hear it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11265,183 +10243,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:34  |  Mark 4:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若不用比喻，就不對他們講；沒有人的時候，就把一切的道講給門徒聽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But without a parable spake he not unto them: and when they were alone, he expounded all things to his disciples.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11457,183 +10397,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:35  |  Mark 4:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當那天晚上，耶穌對門徒說：「我們渡到那邊去吧。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the same day, when the even was come, he saith unto them, Let us pass over unto the other side.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11649,183 +10551,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:36  |  Mark 4:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>門徒離開眾人，耶穌仍在船上，他們就把他一同帶去；也有別的船和他同行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when they had sent away the multitude, they took him even as he was in the ship. And there were also with him other little ships.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11841,183 +10705,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:37  |  Mark 4:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>忽然起了暴風，波浪打入船內，甚至船要滿了水。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there arose a great storm of wind, and the waves beat into the ship, so that it was now full.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12033,183 +10859,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:38  |  Mark 4:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌在船尾上，枕着枕頭睡覺。門徒叫醒了他，說：「夫子！我們喪命，你不顧嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he was in the hinder part of the ship, asleep on a pillow: and they awake him, and say unto him, Master, carest thou not that we perish?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12225,183 +11013,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:3  |  Mark 4:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你們聽啊！有一個撒種的出去撒種。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hearken; Behold, there went out a sower to sow:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12417,183 +11167,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:39  |  Mark 4:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌醒了，斥責風，向海說：「住了吧！靜了吧！」風就止住，大大地平靜了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he arose, and rebuked the wind, and said unto the sea, Peace, be still. And the wind ceased, and there was a great calm.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12609,183 +11321,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:40  |  Mark 4:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌對他們說：「為甚麼膽怯？你們還沒有信心嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto them, Why are ye so fearful? how is it that ye have no faith?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12801,183 +11475,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:41  |  Mark 4:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們就大大地懼怕，彼此說：「這到底是誰，連風和海也聽從他了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they feared exceedingly, and said one to another, What manner of man is this, that even the wind and the sea obey him?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12993,183 +11629,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:4  |  Mark 4:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒的時候，有落在路旁的，飛鳥來吃盡了；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, as he sowed, some fell by the way side, and the fowls of the air came and devoured it up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13185,183 +11783,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:5  |  Mark 4:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有落在土淺石頭地上的，土既不深，發苗最快，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And some fell on stony ground, where it had not much earth; and immediately it sprang up, because it had no depth of earth:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13377,183 +11937,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:6  |  Mark 4:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>日頭出來一曬，因為沒有根，就枯乾了；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But when the sun was up, it was scorched; and because it had no root, it withered away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13569,183 +12091,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:7  |  Mark 4:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有落在荊棘裏的，荊棘長起來，把它 擠住了，就不結實；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And some fell among thorns, and the thorns grew up, and choked it, and it yielded no fruit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13761,183 +12245,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 4:8  |  Mark 4:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又有落在好土裏的，就發生長大，結實有三十倍的，有六十倍的，有一百倍的」；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And other fell on good ground, and did yield fruit that sprang up and increased; and brought forth, some thirty, and some sixty, and some an hundred.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>