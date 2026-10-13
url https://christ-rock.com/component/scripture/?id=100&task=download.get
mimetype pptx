--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -95,141 +95,141 @@
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6c3391f2518743e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R29d5454e533c48c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd1ff5e4af85f481c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rcdb3172f7f534c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb492cfe436004db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3c924810340b42ed" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rab3c68a699d2413a"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4b66645516614313"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R501079bf9c8747e1"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd7dba4b99e0d493c"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R57daf098ea45465a"/>
-[...47 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="304" r:id="R33d8ae8c52524b5b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5144ea5cd6d747e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rfd05c21639b048cd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rcafdccb032964f48"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R7921e5db1bd04617"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R073cc54141424f70"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R11fcb1ee5d574c9e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd5a7e2d7b7344026"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R7cf8ba9c733c4587"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rdc0efca64c4d48bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R54a932cfbea14ee6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Ra9405a90671b4c93"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rdc272ccc4b5349b3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R36d803195b2649ce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rd8b3eff453ae44d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R405b6f5515744a64"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R682da52444104350"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rd38edb27172141d6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R14bd5fcd70824a52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rbbd73b6c65ab4002"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R9444a4dce5e046d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R5bbf8d8cc0194f4a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R70732860c85c47d7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R179f2acb19be4461"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rd21ce358fdf64bc9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R324f772a683e4ea0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R98266b9782d14676"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rfc6d9abb1be24c3b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rae7268a01a9841ec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R561d749e94cb4bde"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Ra2ae18c09d7543aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R06a5740b3d884708"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rf90ad2ad21bc4338"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R8f593b8811734b2b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rc3d58d00695e4ba7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R24ced08657f54cf0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="Ra3eb6249098044c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R9d1065539571422f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R8f232329e7d844a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="R8a55826595eb4966"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="R2b9c6b2a813d4172"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="Radcc7b342a994d56"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="R1e73c0b370824491"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="298" r:id="R4dfef14ed3ea4c44"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="299" r:id="R4a2d5d94dde64dfd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="300" r:id="R5a0208a7695a4df5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="301" r:id="R06032ce41b174022"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="302" r:id="R092eb56d96d84306"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="303" r:id="Rdbf31f42f5db4c62"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="304" r:id="Ra9b31811ab1a4808"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3fe615d254da4da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rab3c68a699d2413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R501079bf9c8747e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7acda0eb53bf4124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb88d990e2812487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R57daf098ea45465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9df49ffc02634b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4560daa537c24a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re8627cc95a054c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R241f6ea68eb84fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb8dbad8f57be4786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R47e113b5593f40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re3d53318832c4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra6a34058a9744f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R69dd98aa8c9c4822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R821c7b6c087b4a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R35635e29d57e4719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd46bc2f737eb4896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R261426ed98fd41ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb503b479b0d446fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9a577b86a2eb48c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb7057dc2c0934625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Raab4ca134c2b4be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd8f121f48a964bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R2e69d87a84cf4b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rb92291cf1ee84c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R36cae54393cb49c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Ra6c0db513aa546be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rb1ffc9004c81422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R77788ad1da1d4966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rcf2cea9aa6c74c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R38eb20bd071f4690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Ra32cb8cdbbce4110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Re07a53e694a54cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R8e9fbccdc4744df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R625b26ce8fa34aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rd63fc4b88ac9480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R5ec682d3c79945e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R365b811647d54ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R3d31fd12d2474864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rc38ffae638234a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R42b6e9dabefa4e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R1d963f6ade12420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R8ab77c9c4085445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R8b42b7ca15494724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Rbc7179b36095440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R613f31aad3d54056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R65c7d1fa33f448a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="Rd16e7222597b4fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="Rdf78197e22a643a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Radcd4d71fb3849f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R24a94b337264413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R6aba3ff7b117490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R33d8ae8c52524b5b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re25e879b0a1c4c1a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rda01753592cf47a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4b66645516614313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7dba4b99e0d493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R716d3d1c70614c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7cac8cc97f9a4f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5144ea5cd6d747e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfd05c21639b048cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcafdccb032964f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7921e5db1bd04617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R073cc54141424f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R11fcb1ee5d574c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd5a7e2d7b7344026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7cf8ba9c733c4587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdc0efca64c4d48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R54a932cfbea14ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra9405a90671b4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rdc272ccc4b5349b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R36d803195b2649ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd8b3eff453ae44d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R405b6f5515744a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R682da52444104350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd38edb27172141d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R14bd5fcd70824a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rbbd73b6c65ab4002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R9444a4dce5e046d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R5bbf8d8cc0194f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R70732860c85c47d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R179f2acb19be4461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rd21ce358fdf64bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R324f772a683e4ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R98266b9782d14676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rfc6d9abb1be24c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rae7268a01a9841ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R561d749e94cb4bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Ra2ae18c09d7543aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R06a5740b3d884708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rf90ad2ad21bc4338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R8f593b8811734b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rc3d58d00695e4ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R24ced08657f54cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Ra3eb6249098044c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R9d1065539571422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R8f232329e7d844a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R8a55826595eb4966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R2b9c6b2a813d4172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Radcc7b342a994d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R1e73c0b370824491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R4dfef14ed3ea4c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R4a2d5d94dde64dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R5a0208a7695a4df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R06032ce41b174022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R092eb56d96d84306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="Rdbf31f42f5db4c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="Ra9b31811ab1a4808" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R159c70c1fd04478b" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -433,195 +433,195 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra6b96042bfe040c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raa053101446f461f" /></Relationships>
-[...143 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc07ba3a76f3d483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd182923ddd9c4ce7" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8ce128f79e2846b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra2fbd38215864eb2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbbb76de1668241b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67d92147b26b453d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R45a9e1d2bbe149bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc5a215e043a4419" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rdc69291b9db64cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfd3451fdafcd454c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re041a1b8241945d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R466047dd3c314898" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R56a48c237bea4767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3180d28e58da4c1c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R236f1a53cf204d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3fe0f2a0e81046ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb55413c9605a4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R522bf61856154456" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R290e6c3e5ef644d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2425c786a5bf4e63" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6c144588f0794002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6b5b1e7ef54463e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R9defd8e887184456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3bd452cf925e4e80" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R809f6ec2393840ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R14f7e4bc921d4ddb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R82e2d23d44754998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R14a4b82dadc44eb2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Re080f83f7b1e41f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe94824632f14078" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R162b536c493e47df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7c8a4fca5214521" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R5a71e028b4ac48fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R636d193fa5d84ffd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R8bb3050f9e824455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2811740027e44220" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Ra95eb1c35fbb4085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77e2ae79727142d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R01bb806de4b3476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra4da6389ef3243d7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Re2d4673ee93b4cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R744d8c15d10f48a5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rbbf7075ac77347b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7cf36ca686d94ffb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R0a02f7fe7db94654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0521a5b7df254a26" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2bce721c956e42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reabf7e75f8594c6d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rb245743990d54759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd3a0aadb841b4f01" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R14b851f9950b4000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra0445c899dcd4957" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rbca4d699fb32487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc3129ef624a405a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rccec567fadfe48a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5708eeb4e082437e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rc9412b80ff694c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R57748c82c6904f87" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rab9c09172fee4aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra5ce133a8e92483a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R95a5b66182cc4a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R407f8ff04068496a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Reff67ddc902b432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b19e9258cb24fc6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R8ccfe7a8515f46ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3b204094cee14046" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R3a1a87dbb16d425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R83bf9ec8f5654ed1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R16c1ea471fe748ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6952f041fb404138" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R9b25aca08db64a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43b649693f1b49b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R677b9f47b2bd45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7797f66eb1b54d15" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R1d42cd22830a43f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3801fd835f7b449c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R14af984038964245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b4cc70caa4a4160" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="Rad3362931ad04841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e78ad8172fd441e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R0ec57775cbdb4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9818a081dc574a14" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R00afd6616d764664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f08d36846134c22" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R07c01b1f5d5c441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R045e5358bf414f91" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="Ree8cde1919d14718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R44648d7899d8449c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R11b07370c24442b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20b03f10a42a4618" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R007ff77d76224db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2a10c4d9b2e43ec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ree8d6d7f37d14f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76447fde95dd4d74" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R18f677e536174ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R12e5d24c93cd4fb7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R22dc214770014208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e93984229c44e46" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R66d37ee67aa4462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf805e585826f457b" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -5235,100 +5235,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0b6092b05e20457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R175385235e4c4d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R287b13a14cba4ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7a96c920507d48a8" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5a2b2c13499c459b" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfe8a15c8dbc646ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R0ab6a3b6c91f4079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R63691d1f99444bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9b598f17c38c4b68" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc55509af18434d8b" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R175385235e4c4d8b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0ab6a3b6c91f4079"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R287b13a14cba4ae7"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R63691d1f99444bb4"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -6354,116 +6354,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7a96c920507d48a8"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9b598f17c38c4b68"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc592fd55b3534eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5cb5c728c55748fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd302790bc554e31" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3e1ec4aef2084545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb47679f23d624a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R64039dca7e7140f3" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5cb5c728c55748fd"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rbd302790bc554e31"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb47679f23d624a74"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R64039dca7e7140f3"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -6527,195 +6527,195 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1b6c81a459aa4752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra8530c060cfa40f5" /></Relationships>
-[...143 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R13b620d04b5d4b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8f222c78b0da4a08" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3482f4184d85418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R50a25066fdb745e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra208e09d11ff4a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R0dce8b74eb2b47a7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2598c0b892341a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R4def4eaba01a474c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7fd26095a98d4822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R9f57dd7eae6046a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22407b3c5f11474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Re9d5fa97462b4b40" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra0213ac62be645ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R295eea4470bd4d45" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbac758e07f154691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Raf2bf6c8c2d64447" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc6e47a4582e4841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Ra15626288dca4742" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11fafbe0309c42e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Re9b08513f83f4f23" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe01737c95e64a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R2e17d95c15d44299" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re36fa2f3ef7b415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R6b38ae2d25724f74" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R54b745680fdd4f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rc6b6583885144c79" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R223bde8ffe214b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R9727fa755dc84af5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R27be44f3e10b47d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Ra6394f2e28bb4567" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R13b2e813b7344f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R7f2791a0a70945dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0d2f3655c584f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R1bd6b11970a84ece" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e0506ed519e4c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R4768080dc0694912" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R30b7278792e542bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R88d19b47ba244967" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R785c678c2eb94d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R825c8a5f22de47c7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R435cf862610c4f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R83c86dd66e8d4308" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4194aebb973a4a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R0be2b40688214b8f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R06f344afa22d4503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rf31fd492c1c441ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9744ef17c6364b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rc436a45297f14aa0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b8cbf5d040b4a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Rd840aab9fb9a4bf9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R162e6002bd1e4f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rda573fdedba742e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0862b508a2ce41d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R367d4e9fd71248eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra5770a2d4f514246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R35922a11143e479a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfae52104c75b4fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R6af804e2dfe14cd0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb05f428a9ded41da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R9f7503059ccd405f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2b31c88aa80c4500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="Rbc839b44f4e94f99" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9bd9d04d13ac499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="Raf97f75128494171" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb778cc7ea524394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="R7f1af195dcd34f08" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc820513d404d47dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="Rf0c28b1d76a3494f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R62c7cc9fa1894a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rf8db72db001744d1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R37a8c3ab609847e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="R426c11c0e55345e9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ae59d8270a04d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="R9a66b53b3bbd4ce1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R251adb94d8dd4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="R5d9d6f1b76534846" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb300672aeadf4c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide43.xml" Id="R23afe09a6a3840e7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra84be52ec863474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide44.xml" Id="R708a9d68221c4263" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc0a2380879b8437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide45.xml" Id="Rb0e59d98fa4249fa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R35a0405d22a448c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide46.xml" Id="R53a1d5d5c4164d40" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R27a04ebbf73c4428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide47.xml" Id="R9822e863c12841e9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1991027c096a4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide48.xml" Id="R8de649ca673045e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c84e89d1ff64bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide49.xml" Id="R7a038ded67b440a8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8af154265de4ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Ree7bc8fb9d93466f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R038f72901a044220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R42aaf221a9b8430d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf56881b1b5eb4456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R97ca41a7b6f5457e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8eab8c95ea0747e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R329d7cf7af5e45ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0061c6cc2f8a4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rddaac3558c434d00" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6733,65 +6733,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音第19章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Luke 19 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6809,183 +6813,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:9  |  Luke 19:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「今天救恩到了這家，因為他也是亞伯拉罕的子孫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jesus said unto him, This day is salvation come to this house, forsomuch as he also is a son of Abraham.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7001,183 +6967,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:10  |  Luke 19:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人子來，為要尋找、拯救失喪的人。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the Son of man is come to seek and to save that which was lost.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7193,183 +7121,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:11  |  Luke 19:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾人正在聽見這些話的時候，耶穌因為將近耶路撒冷，又因他們以為神的國快要顯出來，就另設一個比喻，說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And as they heard these things, he added and spake a parable, because he was nigh to Jerusalem, and because they thought that the kingdom of God should immediately appear.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7385,183 +7275,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:12  |  Luke 19:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「有一個貴冑往遠方去，要得國回來，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He said therefore, A certain nobleman went into a far country to receive for himself a kingdom, and to return.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7577,183 +7429,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:13  |  Luke 19:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>便叫了他的十個僕人來，交給他們十錠銀子，說：『你們去做生意，直等我回來。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he called his ten servants, and delivered them ten pounds, and said unto them, Occupy till I come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7769,183 +7583,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:14  |  Luke 19:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他本國的人卻恨他，打發使者隨後去，說：『我們不願意這個人作我們的王。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But his citizens hated him, and sent a message after him, saying, We will not have this man to reign over us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7961,183 +7737,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:15  |  Luke 19:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他既得國回來，就吩咐叫那領銀子的僕人來，要知道他們做生意賺了多少。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, that when he was returned, having received the kingdom, then he commanded these servants to be called unto him, to whom he had given the money, that he might know how much every man had gained by trading.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8153,183 +7891,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:16  |  Luke 19:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>頭一個上來，說：『主啊，你的一錠銀子已經賺了十錠。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then came the first, saying, Lord, thy pound hath gained ten pounds.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8345,183 +8045,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:17  |  Luke 19:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主人說：『好！良善的僕人，你既在最小的事上有忠心，可以有權柄管十座城。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto him, Well, thou good servant: because thou hast been faithful in a very little, have thou authority over ten cities.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8537,183 +8199,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:18  |  Luke 19:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第二個來，說：『主啊， 你的一錠銀子已經賺了五錠。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the second came, saying, Lord, thy pound hath gained five pounds.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8729,183 +8353,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:1  |  Luke 19:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌進了耶利哥，正經過的時候，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jesus entered and passed through Jericho.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8921,183 +8507,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:19  |  Luke 19:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主人說：『你也可以管五座城。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said likewise to him, Be thou also over five cities.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9113,183 +8661,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:20  |  Luke 19:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又有一個來說：『主啊，看哪，你的一錠銀子在這裏，我把它包在手巾裏存着。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And another came, saying, Lord, behold, here is thy pound, which I have kept laid up in a napkin:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9305,183 +8815,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:21  |  Luke 19:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我原是怕你，因為你是嚴厲的人；沒有放下的，還要去拿， 沒有種下的，還要去收。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I feared thee, because thou art an austere man: thou takest up that thou layedst not down, and reapest that thou didst not sow.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9497,179 +8969,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:22  |  Luke 19:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主人對他說：『你這惡僕，我要憑你的口定你的罪。你既知道我是嚴厲的人，沒有放下的，還要去拿，沒有種下的，還要去收，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he saith unto him, Out of thine own mouth will I judge thee, thou wicked servant. Thou knewest that I was an austere man, taking up that I laid not down, and reaping that I did not sow:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9689,183 +9123,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:23  |  Luke 19:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為甚麼不把我的銀子交給銀行，等我來的時候，連本帶利都可以要回來呢？』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore then gavest not thou my money into the bank, that at my coming I might have required mine own with usury?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9881,183 +9277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:24  |  Luke 19:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就對旁邊站着的人說：『奪過他這一錠來，給那有十錠的。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto them that stood by, Take from him the pound, and give it to him that hath ten pounds.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10073,183 +9431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:25  |  Luke 19:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們說：『主啊，他已經有十錠了。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>(And they said unto him, Lord, he hath ten pounds.)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10265,183 +9585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:26  |  Luke 19:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[主人說]：『我告訴你們，凡有的，還要加給他；沒有的，連他所有的也要奪過來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I say unto you, That unto every one which hath shall be given; and from him that hath not, even that he hath shall be taken away from him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10457,183 +9739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:27  |  Luke 19:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於我那些仇敵，不要我作他們王的，把他們拉來，在我面前殺了吧！』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But those mine enemies, which would not that I should reign over them, bring hither, and slay them before me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10649,183 +9893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:28  |  Luke 19:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說完了這話，就在前面走，上耶路撒冷去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when he had thus spoken, he went before, ascending up to Jerusalem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10841,183 +10047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:2  |  Luke 19:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有一個人名叫撒該，作稅吏長，是個財主。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And, behold, there was a man named Zacchæus, which was the chief among the publicans, and he was rich.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11033,183 +10201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:29  |  Luke 19:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>將近伯法其和伯大尼，在一座山名叫橄欖山那裏，就打發兩個門徒，說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, when he was come nigh to Bethphage and Bethany, at the mount called the mount of Olives, he sent two of his disciples,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11225,183 +10355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:30  |  Luke 19:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你們往對面村子裏去，進去的時候，必看見一匹驢駒拴在那裏，是從來沒有人騎過的，可以解開牽來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Saying, Go ye into the village over against you; in the which at your entering ye shall find a colt tied, whereon yet never man sat: loose him, and bring him hither.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11417,183 +10509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:31  |  Luke 19:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若有人問為甚麼解牠，你們就說：『主要用牠。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if any man ask you, Why do ye loose him? thus shall ye say unto him, Because the Lord hath need of him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11609,183 +10663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:32  |  Luke 19:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>打發的人去了，所遇見的正如耶穌所說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they that were sent went their way, and found even as he had said unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11801,183 +10817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:33  |  Luke 19:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們解驢駒的時候，主人問他們說：「解驢駒做甚麼？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And as they were loosing the colt, the owners thereof said unto them, Why loose ye the colt?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11993,183 +10971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:34  |  Luke 19:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們說：「主要用牠。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they said, The Lord hath need of him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12185,183 +11125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:35  |  Luke 19:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們牽到耶穌那裏，把自己的衣服搭在上面，扶着耶穌騎上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they brought him to Jesus: and they cast their garments upon the colt, and they set Jesus thereon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12377,183 +11279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:36  |  Luke 19:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>走的時候，眾人把衣服鋪在路上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And as he went, they spread their clothes in the way.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12569,179 +11433,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:37  |  Luke 19:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>將近耶路撒冷，正下橄欖山的時候，眾門徒因所見過的一切異能，都歡樂起來，大聲讚美神，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when he was come nigh, even now at the descent of the mount of Olives, the whole multitude of the disciples began to rejoice and praise God with a loud voice for all the mighty works that they had seen;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -12761,183 +11587,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:38  |  Luke 19:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說： 奉主名來的王是應當稱頌的！ 在天上有和平； 在至高之處有榮光。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Saying, Blessed be the King that cometh in the name of the Lord: peace in heaven, and glory in the highest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12953,183 +11741,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:3  |  Luke 19:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他要看看耶穌是怎樣的人；只因人多，他的身量又矮，所以不得看見，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he sought to see Jesus who he was; and could not for the press, because he was little of stature.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13145,183 +11895,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:39  |  Luke 19:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾人中有幾個法利賽人對耶穌說：「夫子，責備你的門徒吧！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And some of the Pharisees from among the multitude said unto him, Master, rebuke thy disciples.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13337,183 +12049,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:40  |  Luke 19:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「我告訴你們，若是他們閉口不說，這些石頭必要呼叫起來。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he answered and said unto them, I tell you that, if these should hold their peace, the stones would immediately cry out.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13529,183 +12203,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:41  |  Luke 19:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌快到耶路撒冷，看見城，就為它哀哭，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when he was come near, he beheld the city, and wept over it,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13721,183 +12357,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:42  |  Luke 19:42 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：「巴不得你在這日子知道關係你平安的事；無奈這事現在是隱藏的，叫你的眼看不出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Saying, If thou hadst known, even thou, at least in this thy day, the things which belong unto thy peace! but now they are hid from thine eyes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13913,183 +12511,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:43  |  Luke 19:43 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為日子將到，你的仇敵必築起土壘，周圍環繞你，四面困住你，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the days shall come upon thee, that thine enemies shall cast a trench about thee, and compass thee round, and keep thee in on every side,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14105,179 +12665,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:44  |  Luke 19:44 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並要掃滅你和你裏頭的兒女，連一塊石頭也不留在石頭上，因你不知道眷顧你的時候。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And shall lay thee even with the ground, and thy children within thee; and they shall not leave in thee one stone upon another; because thou knewest not the time of thy visitation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -14297,183 +12819,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:45  |  Luke 19:45 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌進了殿，趕出裏頭做買賣的人，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he went into the temple, and began to cast out them that sold therein, and them that bought;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14489,183 +12973,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:46  |  Luke 19:46 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>對他們說：「[經上]說： 我的殿必作禱告的殿， 你們倒使它成為賊窩了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Saying unto them, It is written, My house is the house of prayer: but ye have made it a den of thieves.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14681,183 +13127,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:47  |  Luke 19:47 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌天天在殿裏教訓人。祭司長和文士與百姓的尊長都想要殺他，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he taught daily in the temple. But the chief priests and the scribes and the chief of the people sought to destroy him,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14873,183 +13281,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:48  |  Luke 19:48 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但尋不出法子來，因為百姓都側耳聽他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And could not find what they might do: for all the people were very attentive to hear him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15065,183 +13435,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:4  |  Luke 19:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就跑到前頭，爬上桑樹，要看耶穌，因為耶穌必從那裏經過。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he ran before, and climbed up into a sycomore tree to see him: for he was to pass that way.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15257,183 +13589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:5  |  Luke 19:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌到了那裏，抬頭一看，對他說：「撒該，快下來！今天我必住在你家裏。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when Jesus came to the place, he looked up, and saw him, and said unto him, Zacchæus, make haste, and come down; for to day I must abide at thy house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15449,183 +13743,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:6  |  Luke 19:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他就急忙下來，歡歡喜喜地接待耶穌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he made haste, and came down, and received him joyfully.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15641,183 +13897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:7  |  Luke 19:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾人看見，都私下議論說：「他竟到罪人家裏去住宿。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when they saw it, they all murmured, saying, That he was gone to be guest with a man that is a sinner.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15833,179 +14051,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 19:8  |  Luke 19:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒該站着對主說：「主啊，我把所有的一半給窮人；我若訛詐了誰，就還他四倍。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Zacchæus stood, and said unto the Lord; Behold, Lord, the half of my goods I give to the poor; and if I have taken any thing from any man by false accusation, I restore him fourfold.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>