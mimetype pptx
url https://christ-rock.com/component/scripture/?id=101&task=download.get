--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -35,111 +35,111 @@
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rea41c373e2504f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1603fa91ccc64473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb606ac121a134309" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4bb81a4a876b44d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R036c4b843d564eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R263b29eb8a5e4a24" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4b3e8ce00c884a77"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1052ba4e4bc241a0"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ref9e653dcc2f47bc"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R62a3358ea32a4d87"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R274816f0a2bc4c92"/>
-[...17 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R5c2800b3cb8d44a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9d8bf554618e4090"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R405180f6bb494b5a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rcff3f726bc5c4cf0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R88f1ef5db607468b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Ra2fcdd28a91849d2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R198a9545df1544a0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd252e3d9e915411f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rb01235dba52c4d2c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Reba09ffbe2554178"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rc35ae3841a9a4db9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R705e91ddd4764724"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R80fc3202286f4e1e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R62c3c1bb01b645c4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R306fa2d317f340a0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rf4f68974bcfd49b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R7ea58dbf18c14858"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rb502a83e13f244d0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Re195e04125b448dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Re406d6cb017d463b"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R31e03280801649a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4b3e8ce00c884a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref9e653dcc2f47bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R11b1070991c642e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R977bc6c6d31b46c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R274816f0a2bc4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra740a3ea09804ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Reae1a82b7ee449de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfa3008a2fc014da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9f7a58280eee49d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra35f8f82d2244261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbc8d69be8d944edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1d096cabc2fb4155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd94b4c3e58a44d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0ddd308fcc154c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Reaf6ea74d2ae4486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re05403c6e0d4455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1ea19e3fc98d444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfa8f345cbda54d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3c324f38a0884ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc5e81b4583f64d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra28a5482e05c4ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2b35f1b814cd4144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R5c2800b3cb8d44a6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R65557cfa21f8432c" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rfa6b76c3aa604569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1052ba4e4bc241a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62a3358ea32a4d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6a8a0b6755e445c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb6b44a8262af464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9d8bf554618e4090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R405180f6bb494b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcff3f726bc5c4cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R88f1ef5db607468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra2fcdd28a91849d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R198a9545df1544a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd252e3d9e915411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb01235dba52c4d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Reba09ffbe2554178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc35ae3841a9a4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R705e91ddd4764724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R80fc3202286f4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R62c3c1bb01b645c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R306fa2d317f340a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf4f68974bcfd49b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7ea58dbf18c14858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb502a83e13f244d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re195e04125b448dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re406d6cb017d463b" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rea8dfaa4c8fd4308" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -343,105 +343,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb4c875dd1e10491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdd823b4e252b46e9" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rac8f76bb3ca14d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R640dd78905144352" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rec9f03e66e914d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra771251ba32649aa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra17b7b505b044a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R667eac4715774bca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re329f2e9d0744699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4935d9165084768" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0c27c1f7bd1d498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R21134fba84a84e16" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R89f97a09e18c4787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb3760443a93e4000" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rafcc37045ee044e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3cd5e5af6f7348b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7815185a267c46ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ef5181b757d4624" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7ecc37a9f8df47c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb1c7e836f8e462e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rae0bda1f85c1493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R850ea48ea35d4634" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4292e988a4e442ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6cc807a27d1a47af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3c66818bc53f4654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a6eac9b08cc4ad3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2dcdff2f39954694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R71cf77f8d646435e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd7b517dcac624345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e93c7b0d0fa4286" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R77c12b97fe9b49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0329674eff154157" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re11db8c00ba74e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7305635fa07647d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7ce643d5fcb4465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c25e1ef063b4e96" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R970973453fa24826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84807718ab5e44dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rface54d42d1d4b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R14b11cf98f24421f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4ffe21b7db574786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Race55fffc25b4655" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2205,100 +2205,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R14034498d9884341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd407b979e6f04e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R96b3ccbab6db4b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R6f1983060287401c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8e1504538cc54fdd" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R28b213e8041142b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5fa57887656d4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb61cb11209604df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8ed11929e1914666" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7aaee115aa70427a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd407b979e6f04e86"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5fa57887656d4774"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R96b3ccbab6db4b4a"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb61cb11209604df7"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3324,116 +3324,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R6f1983060287401c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8ed11929e1914666"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1794ec5ae1dc4bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rff1d47eb3e87412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc377168d05e54347" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Re2c617e4c1394420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5b0dcbfe901d4415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R67c0530ad9f9417a" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rff1d47eb3e87412c"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc377168d05e54347"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5b0dcbfe901d4415"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R67c0530ad9f9417a"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3497,105 +3497,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra76b3ab2ead84147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2e7f5cb0770544fa" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd241e1de4b9f43c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R95b444566ab940b7" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6431e57676784597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf483b849b5f8470a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re25589422f174fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R677bc34b8c4a4e3f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc4f4fa9722794906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rd65a0a69c79940ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5fd798ef0c2e4768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rc363b5182ab24960" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa294d4008f24993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R1c59196ee5e6488b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd12eecfa40f4294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R110544cf5c364ecd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4df79722845146dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R9630b4c7cf1446cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra8a6361650824bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R6a4e0dd9803f4cab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1dcc24dc0e1c4a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R1b3be785a9474ddc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R53086e3065cb4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R8c724fcb024f48d9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c903884b4b748e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R829d380e3c864673" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1fdc98beb66a4c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R2dc19a7f06b74c53" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R64115dfe476d4c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Ra7a1333a281846cb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8781de2a73a8443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R9b33ae3e3eda43af" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3226af9c947448da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R190ad5a5afb54dde" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R638e80206d874955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ra65da97788e94f3f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec9c1905673a4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R1128169b389d4067" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57a829011017470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R5cfe16eb66834b43" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c4829198a14432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rd070fa3287e74be7" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3613,65 +3613,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>2 Thessalonians 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3689,183 +3693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 3:9  |  2 Thessalonians 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這並不是因我們沒有權柄，乃是要給你們作榜樣，叫你們效法我們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Not because we have not power, but to make ourselves an ensample unto you to follow us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3881,183 +3847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 3:10  |  2 Thessalonians 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們在你們那裏的時候，曾吩咐你們說，若有人不肯做工，就不可吃飯。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For even when we were with you, this we commanded you, that if any would not work, neither should he eat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4073,183 +4001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 3:11  |  2 Thessalonians 3:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因我們聽說，在你們中間有人不按規矩而行，甚麼工都不做，反倒專管閒事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For we hear that there are some which walk among you disorderly, working not at all, but are busybodies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4265,183 +4155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 3:12  |  2 Thessalonians 3:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們靠主耶穌基督吩咐、勸戒這樣的人，要安靜做工，吃自己的飯。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now them that are such we command and exhort by our Lord Jesus Christ, that with quietness they work, and eat their own bread.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4457,183 +4309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 3:13  |  2 Thessalonians 3:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，你們行善不可喪志。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But ye, brethren, be not weary in well doing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4649,183 +4463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 3:14  |  2 Thessalonians 3:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若有人不聽從我們這信上的話，要記下他，不和他交往，叫他自覺羞愧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if any man obey not our word by this epistle, note that man, and have no company with him, that he may be ashamed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4841,183 +4617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 3:15  |  2 Thessalonians 3:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但不要以他為仇人，要勸他如弟兄。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet count him not as an enemy, but admonish him as a brother.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5033,183 +4771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 3:16  |  2 Thessalonians 3:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願賜平安的主隨時隨事親自給你們平安！願主[常]與你們眾人同在！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now the Lord of peace himself give you peace always by all means. The Lord be with you all.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5225,183 +4925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 3:17  |  2 Thessalonians 3:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我－保羅親筆問你們安。凡我的信都以此為記，我的筆跡就是這樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The salutation of Paul with mine own hand, which is the token in every epistle: so I write.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5417,183 +5079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 3:18  |  2 Thessalonians 3:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願我們主耶穌基督的恩[常]與你們眾人同在！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The grace of our Lord Jesus Christ be with you all. Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5609,183 +5233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 3:1  |  2 Thessalonians 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，我還有話說：請你們為我們禱告，好叫主的道理快快行開，得着榮耀，正如在你們中間一樣，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Finally, brethren, pray for us, that the word of the Lord may have free course, and be glorified, even as it is with you:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5801,183 +5387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 3:2  |  2 Thessalonians 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>也叫我們脫離無理之惡人的手；因為人不都是有信心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And that we may be delivered from unreasonable and wicked men: for all men have not faith.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5993,183 +5541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 3:3  |  2 Thessalonians 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但主是信實的，要堅固你們，保護你們脫離那惡者。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the Lord is faithful, who shall stablish you, and keep you from evil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6185,183 +5695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 3:4  |  2 Thessalonians 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們靠主深信，你們現在是遵行我們所吩咐的，後來也必要遵行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And we have confidence in the Lord touching you, that ye both do and will do the things which we command you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6377,183 +5849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 3:5  |  2 Thessalonians 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願主引導你們的心，叫你們愛神，並學基督的忍耐！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the Lord direct your hearts into the love of God, and into the patient waiting for Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6569,179 +6003,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 3:6  |  2 Thessalonians 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，我們奉主耶穌基督的名吩咐你們，凡有弟兄不按規矩而行，不遵守從我們所受的教訓，就當遠離他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now we command you, brethren, in the name of our Lord Jesus Christ, that ye withdraw yourselves from every brother that walketh disorderly, and not after the tradition which he received of us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6761,183 +6157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 3:7  |  2 Thessalonians 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們自己原知道應當怎樣效法我們。因為我們在你們中間，未嘗不按規矩而行，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For yourselves know how ye ought to follow us: for we behaved not ourselves disorderly among you;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6953,183 +6311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 3:8  |  2 Thessalonians 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>也未嘗白吃人的飯，倒是辛苦勞碌，晝夜做工，免得叫你們一人受累。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Neither did we eat any man’s bread for nought; but wrought with labour and travail night and day, that we might not be chargeable to any of you:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>