--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -35,111 +35,111 @@
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R60b37d237ae74b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7218b2955e00469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra282dc1b3eac4bc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9fe1f317422f4147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R31b21b01d69c43c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rbd0181b82d624824" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R06e4ff288a944f1a"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Reb14e9d56bb14cc8"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2b291ee3077c44d2"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R08681ec1727c4ba5"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9e73ccff582f4446"/>
-[...17 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R841572d1f42b455e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1c1acd0dbc1b422a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R0863cd8271444657"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rd3742877b05f4c1f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rc142672e8d2d4bcc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R54af226f54e3492a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R7b51e0a80b3c4843"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R5932a83fe8fa42ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Re51dcb30d3ce47af"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R9872fc66fd1146b7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R7a3b3d75c5634541"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rfb51b6532b2a41d7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R5dd08a1784964154"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R35cc7f7e5880487a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rd095c9e0b6be4243"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Raa30a7a32f224325"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rab010d7171a64e04"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Re909c2456c5a4983"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R67e5640b8e944487"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R3fb29134d94c422e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd46df22ac999454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R06e4ff288a944f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b291ee3077c44d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R77911d4f5ba94d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R381879c4c73c43a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9e73ccff582f4446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R36d94c62998d46e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1ef924e801c54e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R97c898e355ce4dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R52fd22bc65924235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbd6c4e5d3d9f4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R81ef43a07c9b4380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd99fafe6b48b42b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4da6cb18809e4593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8a59766fb95a4e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6e719cbbdfb14d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7670f9bf2adf4148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb04f387ca0b54239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4cc0dd553c7849cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd5f638faaf1a444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R79467257574b4bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc2882e40e7e14951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R36ca92c0141840bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R841572d1f42b455e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf86328f447e644a8" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9bb337b8eeff4419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Reb14e9d56bb14cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R08681ec1727c4ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rfd8370a7b4394904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rdb0fc6b34bdb4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1c1acd0dbc1b422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0863cd8271444657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd3742877b05f4c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc142672e8d2d4bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R54af226f54e3492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7b51e0a80b3c4843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5932a83fe8fa42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re51dcb30d3ce47af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9872fc66fd1146b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7a3b3d75c5634541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfb51b6532b2a41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5dd08a1784964154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R35cc7f7e5880487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd095c9e0b6be4243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Raa30a7a32f224325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rab010d7171a64e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re909c2456c5a4983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R67e5640b8e944487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3fb29134d94c422e" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rbd5d95a33fea4216" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -343,105 +343,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3aff92809c954261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90aa634e452145ce" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8f90b0741c2c4659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2940a711c1194a55" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra8e7be82024a4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R12decef9f8b44962" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R730b78d5a65949b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f5c408786d344e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd3eee7c01478410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R455d17c033354459" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R86a0d33191b24ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64665b93b5754273" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R861a2ef411014c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R760f9f91329a41fe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfb0f3149626d44d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3023fb59f1104c19" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8e4e5204a3064b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R00d2c8d2d1364efa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re67643f8f5ec4c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra88ccf266c3c401e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra97bb559d18546ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R18684629bdae46ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Race3fae135504794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4e0400d36ef84e60" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R215ad3d947514f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8045bbf97bb347b0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5665d4cda4f14cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R23b424e63ab84625" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R976fb2cc26ff4b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8aa59233d74546ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R349eecd673f14f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0467085adc0947e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc36fb71d497c4688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R02f94dbc32e84d04" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7c8b3b5651174e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R31e197d8caf74723" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7cf2b42bf51f4aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6dff2a5dfea64435" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re8cd76680f3746d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra582e16083f7448b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R11be1feeeb284bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reed78e3c1fb24d49" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2205,100 +2205,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9fdf7e1c7d4b469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf824d1de56094180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R767b465c67a84fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R864a573f3b1c4b1b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R131a65afdaa242cf" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R19c756e2a98f497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7b7a0cff95e34925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R59eb1f47b8d745b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rad4b99570d0d4bcf" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R89f04030bd584884" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf824d1de56094180"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7b7a0cff95e34925"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R767b465c67a84fa0"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R59eb1f47b8d745b2"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3324,116 +3324,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R864a573f3b1c4b1b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rad4b99570d0d4bcf"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra62886cbf47b4091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf158408d9c2b449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f2049a530a64400" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rdf5ae4fa8e2d4239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R469055e262b64d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb6fdf9b4dae6478f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf158408d9c2b449e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3f2049a530a64400"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R469055e262b64d75"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb6fdf9b4dae6478f"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3497,105 +3497,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra95242c241974019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R444c2690086e40c9" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba3cf3b9c930453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7f161d9a78934e17" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d37bdeb76894de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R216cd88596124fb5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re4e0aef1f7b446e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R0c267ae80e0245a4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5fee3355a78749e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rb00598f981704d64" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6734822a38c44ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rdfad46304b9d490a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfced4e968b58464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R6b2ffe1a23614d0b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0f6ec89ed3d4e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rca660b1876fb4901" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R557df9498da44716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R060afa0bbb3543ac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra97f5dc3eab84b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R4b75bcfbc63445bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c22d25fd7214cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rb50a300846d44288" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R76f4921f8b4947b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rdaf5e9ee7a6742a6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ad4eb17e36e4b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R5fa86d6ddc624441" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a995b6432ba49e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rd07314e0512646b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22500722a11342cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R4fc3ad7c063946ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb8589de41da2489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R0e29b28f84fc438b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5f9baafe7784d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Re97b4dda98dd4e0b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc97e3af0a8924142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R56485624a9a04b8d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R706463ec83424c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R189d43933b534c18" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R64c8b1f72fd544d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R372d4a138c4e4492" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6576e73cc2d8457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0eebcac4b21f4445" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3613,65 +3613,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記第13章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Deuteronomy 13 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3689,183 +3693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 13:9  |  Deuteronomy 13:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>總要殺他；你先下手，然後眾民也下手，將他治死。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But thou shalt surely kill him; thine hand shall be first upon him to put him to death, and afterwards the hand of all the people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3881,179 +3847,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 13:10  |  Deuteronomy 13:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要用石頭打死他，因為他想要勾引你離開那領你出埃及地為奴之家的耶和華－你的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt stone him with stones, that he die; because he hath sought to thrust thee away from the LORD thy God, which brought thee out of the land of Egypt, from the house of bondage.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4073,183 +4001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 13:11  |  Deuteronomy 13:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列眾人都要聽見害怕，就不敢在你們中間再行這樣的惡了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And all Israel shall hear, and fear, and shall do no more any such wickedness as this is among you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4265,183 +4155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 13:12  |  Deuteronomy 13:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「在耶和華－你神所賜你居住的各城中，你若聽人說，有些匪類從你們中間的一座城出來勾引本城的居民，說：『我們不如去事奉你們素來所不認識的別神』；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If thou shalt hear say in one of thy cities, which the LORD thy God hath given thee to dwell there, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4457,179 +4309,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 13:13  |  Deuteronomy 13:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）「在耶和華－你神所賜你居住的各城中，你若聽人說，有些匪類從你們中間的一座城出來勾引本城的居民，說：『我們不如去事奉你們素來所不認識的別神』；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Certain men, the children of Belial, are gone out from among you, and have withdrawn the inhabitants of their city, saying, Let us go and serve other gods, which ye have not known;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4649,183 +4463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 13:14  |  Deuteronomy 13:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你就要探聽，查究，細細地訪問，果然是真，準有這可憎惡的事行在你們中間，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then shalt thou enquire, and make search, and ask diligently; and, behold, if it be truth, and the thing certain, that such abomination is wrought among you;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4841,179 +4617,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 13:15  |  Deuteronomy 13:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你必要用刀殺那城裏的居民，把城裏所有的，連牲畜，都用刀殺盡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt surely smite the inhabitants of that city with the edge of the sword, destroying it utterly, and all that is therein, and the cattle thereof, with the edge of the sword.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5033,183 +4771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 13:16  |  Deuteronomy 13:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你從那城裏所奪的財物都要堆積在街市上，用火將城和其內所奪的財物都在耶和華－你神面前燒盡；那城就永為荒堆，不可再建造。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt gather all the spoil of it into the midst of the street thereof, and shalt burn with fire the city, and all the spoil thereof every whit, for the LORD thy God: and it shall be an heap for ever; it shall not be built again.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5225,183 +4925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 13:17  |  Deuteronomy 13:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那當毀滅的物連一點都不可粘你的手。你要聽從耶和華－你神的話，遵守我今日所吩咐你的一切誡命，行耶和華－你神眼中看為正的事，耶和華就必轉意，不發烈怒，恩待你，憐恤你，照他向你列祖所起的誓使你人數增多。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there shall cleave nought of the cursed thing to thine hand: that the LORD may turn from the fierceness of his anger, and shew thee mercy, and have compassion upon thee, and multiply thee, as he hath sworn unto thy fathers;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5417,179 +5079,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 13:18  |  Deuteronomy 13:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）那當毀滅的物連一點都不可粘你的手。你要聽從耶和華－你神的話，遵守我今日所吩咐你的一切誡命，行耶和華－你神眼中看為正的事，耶和華就必轉意，不發烈怒，恩待你，憐恤你，照他向你列祖所起的誓使你人數增多。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When thou shalt hearken to the voice of the LORD thy God, to keep all his commandments which I command thee this day, to do that which is right in the eyes of the LORD thy God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5609,183 +5233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 13:1  |  Deuteronomy 13:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你們中間若有先知或是做夢的起來，向你顯個神蹟奇事，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If there arise among you a prophet, or a dreamer of dreams, and giveth thee a sign or a wonder,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5801,183 +5387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 13:2  |  Deuteronomy 13:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>對你說：『我們去隨從你素來所不認識的別神，事奉它吧。』他所顯的神蹟奇事雖有應驗，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sign or the wonder come to pass, whereof he spake unto thee, saying, Let us go after other gods, which thou hast not known, and let us serve them;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5993,179 +5541,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 13:3  |  Deuteronomy 13:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你也不可聽那先知或是那做夢之人的話；因為這是耶和華－你們的神試驗你們，要知道你們是盡心盡性愛耶和華－你們的神不是。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt not hearken unto the words of that prophet, or that dreamer of dreams: for the LORD your God proveth you, to know whether ye love the LORD your God with all your heart and with all your soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6185,183 +5695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 13:4  |  Deuteronomy 13:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要順從耶和華－你們的神，敬畏他，謹守他的誡命，聽從他的話，事奉他，專靠他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye shall walk after the LORD your God, and fear him, and keep his commandments, and obey his voice, and ye shall serve him, and cleave unto him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6377,183 +5849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 13:5  |  Deuteronomy 13:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那先知或是那做夢的既用言語叛逆那領你們出埃及地、救贖你脫離為奴之家的耶和華－你們的神，要勾引你離開耶和華－你神所吩咐你行的道，你便要將他治死。這樣，就把那惡從你們中間除掉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And that prophet, or that dreamer of dreams, shall be put to death; because he hath spoken to turn you away from the LORD your God, which brought you out of the land of Egypt, and redeemed you out of the house of bondage, to thrust thee out of the way which the LORD thy God commanded thee to walk in. So shalt thou put the evil away from the midst of thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6569,183 +6003,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 13:6  |  Deuteronomy 13:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你的同胞弟兄，或是你的兒女，或是你懷中的妻，或是如同你性命的朋友，若暗中引誘你，說：『我們不如去事奉你和你列祖素來所不認識的別神－</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If thy brother, the son of thy mother, or thy son, or thy daughter, or the wife of thy bosom, or thy friend, which is as thine own soul, entice thee secretly, saying, Let us go and serve other gods, which thou hast not known, thou, nor thy fathers;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6761,183 +6157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 13:7  |  Deuteronomy 13:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>是你四圍列國的神。』無論是離你近，離你遠，從地這邊到地那邊的神，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Namely, of the gods of the people which are round about you, nigh unto thee, or far off from thee, from the one end of the earth even unto the other end of the earth;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6953,183 +6311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 13:8  |  Deuteronomy 13:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你不可依從他，也不可聽從他，眼不可顧惜他。你不可憐恤他，也不可遮庇他，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt not consent unto him, nor hearken unto him; neither shall thine eye pity him, neither shalt thou spare, neither shalt thou conceal him:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>