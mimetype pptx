--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -23,105 +23,105 @@
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R86de74a6a40d4d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R92490215137e44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7887f63adc9146da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd7861f0d3df7494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re209a853c3184e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R02f9fcbdd8174d6d" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R16e9f7d9403a4ffc"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R98cd17816a774d36"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R550dce5a57b24b69"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R21cf55176bda4625"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rfe760ec88e0a4a8c"/>
-[...11 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R6dcdd66757cd4431"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0ab0b31b5c634e62"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R28391c7551ed4936"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R4b6316fe4056432e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rb80831c59f4344a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R90224f900d5a4517"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rec6f837fa8a148e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R3d125eb71a324722"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R5778f2294f444e46"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Re741a4ec8ef44dba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R58986e62eeb04de7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R20b67da0817b4609"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R86daec2d65d34b51"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R260616d201164c9a"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R26e7972956924d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R16e9f7d9403a4ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R550dce5a57b24b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R52a9e63e5d2845b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R3c2f9cc857d1486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfe760ec88e0a4a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R78f4759dc9914d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R31f1d3f9225d4fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R889e286ca03a452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2992c5a8293e4034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4272d4ebad4a4535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9e5e9a5374484e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra51d4f68ca5e46b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3f508a556b864ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2d1ba929a5fa4c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R360cc3f94dbc4e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rdd51f73ab4be47d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6dcdd66757cd4431" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re91213c3fae64b90" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc238749f2fa84977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R98cd17816a774d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R21cf55176bda4625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R1e489615d38345d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R283acb7d82dd401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0ab0b31b5c634e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R28391c7551ed4936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4b6316fe4056432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb80831c59f4344a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R90224f900d5a4517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rec6f837fa8a148e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3d125eb71a324722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5778f2294f444e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re741a4ec8ef44dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R58986e62eeb04de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R20b67da0817b4609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R86daec2d65d34b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R260616d201164c9a" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1ecc6e6e218642bc" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -325,87 +325,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra824f5b459bb4c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R02f4a5ba2dc44728" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R27b4b4199c1149f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra5c4ee35bafd41f5" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd534aa762c4647a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R21463916478c4ebc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb061da96219c449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67437dd669194447" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R31297f5f2c79460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d2423e5c8324466" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2979b113a8454f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52960862f8584280" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R32794e72da074cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0662df596c0d48f5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbec1137689844850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra046521e0fd34298" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb65c7e89643249f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4755f2ecd19418a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R79c2271e812a4e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R979db91b64cb448d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra000986808c14e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R48e9bc6501724229" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re9a0246478c741db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R427ac10132114c25" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8bd06b9f47d149a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ce4038a74214eb7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9c29231c6f4c4114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f13cf7dab9d400c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4fcdedb46e764c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1469f15ccdd149b9" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1599,100 +1599,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R63825052fbf943d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rebf2a26e3b194377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0985cf5bf2964523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R55b4ae2355a54ad8" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdd3c51d770374444" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc3375d822ddb47f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R00262b2ebd3e4475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re3e779ff98e44233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf63809d3e64a413d" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R70f38e3b86324b77" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rebf2a26e3b194377"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R00262b2ebd3e4475"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0985cf5bf2964523"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re3e779ff98e44233"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2718,116 +2718,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R55b4ae2355a54ad8"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf63809d3e64a413d"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R774bc6caf6e44bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rac77b63501fa41aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R086eb38f22504ccb" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R77954111c36f412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1e837f17295841dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4bab6bcb4d7b47fb" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rac77b63501fa41aa"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R086eb38f22504ccb"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1e837f17295841dc"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4bab6bcb4d7b47fb"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2891,87 +2891,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc96063313a0b4e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc6c788b28a684637" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8057e749ffb34466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R40f21464af024514" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4fe3f54d44e44610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R7b4469ba3ba84d79" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc36c8d6c871a4cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R412c191f19be47d2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36162221b3294c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Ra8cac12edf6a4624" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R886f7c6420a4440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rf15ecc2f52ca40c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc89e3f889bca4aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rb5cbebcd208748b0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3b7e2d735184fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R142eaeb13d4948dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra5d79c6fe6a54dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R08c35f306646427d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5aa636fd4a364987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R864daf016bb54c31" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8540d43fd9ad47f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Re89ae5af5bf641a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49e4fcaf62234435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R48953764c46b47c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf6152c4c1884e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rff898980b5e74abb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfbbe7d2e88544346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R956c96f62c8a4d6d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c3d7c08219a491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8f662fd209084796" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2989,65 +2989,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記第34章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Deuteronomy 34 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3065,179 +3069,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 34:9  |  Deuteronomy 34:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>嫩的兒子約書亞；因為摩西曾按手在他[頭]上，就被智慧的靈充滿，以色列人便聽從他，照着耶和華吩咐摩西的行了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Joshua the son of Nun was full of the spirit of wisdom; for Moses had laid his hands upon him: and the children of Israel hearkened unto him, and did as the LORD commanded Moses.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3257,183 +3223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 34:10  |  Deuteronomy 34:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以後以色列中再沒有興起先知像摩西的。他是耶和華面對面所認識的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there arose not a prophet since in Israel like unto Moses, whom the LORD knew face to face,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3449,183 +3377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 34:11  |  Deuteronomy 34:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華打發他在埃及地向法老和他的一切臣僕，並他的全地，行各樣神蹟奇事，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In all the signs and the wonders, which the LORD sent him to do in the land of Egypt to Pharaoh, and to all his servants, and to all his land,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3641,183 +3531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 34:12  |  Deuteronomy 34:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又在以色列眾人眼前顯大能的手，行一切大而可畏的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in all that mighty hand, and in all the great terror which Moses shewed in the sight of all Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3833,179 +3685,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 34:1  |  Deuteronomy 34:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩西從摩押平原登尼波山，上了那與耶利哥相對的毗斯迦山頂。耶和華把基列全地直到但，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses went up from the plains of Moab unto the mountain of Nebo, to the top of Pisgah, that is over against Jericho. And the LORD shewed him all the land of Gilead, unto Dan,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4025,183 +3839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 34:2  |  Deuteronomy 34:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿弗他利全地，以法蓮、瑪拿西的地，猶大全地直到西海，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And all Naphtali, and the land of Ephraim, and Manasseh, and all the land of Judah, unto the utmost sea,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4217,183 +3993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 34:3  |  Deuteronomy 34:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>南地和棕樹城耶利哥的平原，直到瑣珥，都指給他看。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the south, and the plain of the valley of Jericho, the city of palm trees, unto Zoar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4409,183 +4147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 34:4  |  Deuteronomy 34:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華對他說：「這就是我向亞伯拉罕、以撒、雅各起誓應許之地，說：『我必將這地賜給你的後裔。』現在我使你眼睛看見了，你卻不得過到那裏去。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD said unto him, This is the land which I sware unto Abraham, unto Isaac, and unto Jacob, saying, I will give it unto thy seed: I have caused thee to see it with thine eyes, but thou shalt not go over thither.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4601,183 +4301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 34:5  |  Deuteronomy 34:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是，耶和華的僕人摩西死在摩押地，正如耶和華所說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So Moses the servant of the LORD died there in the land of Moab, according to the word of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4793,183 +4455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 34:6  |  Deuteronomy 34:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華將他埋葬在摩押地、伯‧毗珥對面的谷中，只是到今日沒有人知道他的墳墓。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he buried him in a valley in the land of Moab, over against Beth-peor: but no man knoweth of his sepulchre unto this day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4985,183 +4609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 34:7  |  Deuteronomy 34:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩西死的時候年一百二十歲；眼目沒有昏花，精神沒有衰敗。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses was an hundred and twenty years old when he died: his eye was not dim, nor his natural force abated.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5177,183 +4763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 34:8  |  Deuteronomy 34:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列人在摩押平原為摩西哀哭了三十日，為摩西居喪哀哭的日子就滿了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the children of Israel wept for Moses in the plains of Moab thirty days: so the days of weeping and mourning for Moses were ended.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>