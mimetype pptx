--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -23,105 +23,105 @@
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1d2c676258564053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb1a315cb01e24798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R401b373e86e24042" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc52d4271d1a34be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R521cc071c0384d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5423bb68892c4529" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R428ac3c4c4e24cad"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7e375c3e18e6477e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3a5eb76548174a5e"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R44d7d6f297c745b7"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rfa6ec21ae1b94209"/>
-[...11 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R6594261e558749bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb7f9da0c7cee42c8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rea6f639859e44f9e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R8470d1c5d2234617"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R927960acbc5c4415"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Re597644dd8c546fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Racd18b83cb804c54"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R02dd9a83783d4e30"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R3fa4e68ac6ad4ba4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rd51c35bb3c964090"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R99c18fd4882f41cf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R70e1c8812307470a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rb1e55473025e42c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R3a4249d7930b4e33"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd8a339ec070947da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R428ac3c4c4e24cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a5eb76548174a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R685eae36c1964cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0122219d48164996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfa6ec21ae1b94209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re952885427a8429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4a5f57fadc2f43f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R17aff89ad38b4986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R08f6508b9e464eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Reff22b4725554a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R90d876475d95470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R84439931f4dd4cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5bc7eb117b6840ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7ced342b08214041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3382b85e5f894ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8dbf3ba777fa46cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6594261e558749bc" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8abd70881de2465d" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R98b0dab4d20c4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7e375c3e18e6477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R44d7d6f297c745b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rfccc81d2feee4981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0036e0f4e9e74070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb7f9da0c7cee42c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rea6f639859e44f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8470d1c5d2234617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R927960acbc5c4415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re597644dd8c546fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Racd18b83cb804c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R02dd9a83783d4e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3fa4e68ac6ad4ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd51c35bb3c964090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R99c18fd4882f41cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R70e1c8812307470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb1e55473025e42c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3a4249d7930b4e33" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R31d9319991c14af4" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -325,87 +325,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcfe53de7e8ff4d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1a7147417b54ef8" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6c552bc5513d4551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R26363c36106949c4" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rff67a6bf0aa247c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a02a4dfb0f54390" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re13aa64516db4814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2b3fee0bb49420f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra5e7a36b20c74d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R129f92453cb84f4a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rde9b0a217b304647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb09b2e818644958" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4d28afbe8a3c4b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc72515b81885499d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc20b933a02f04aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R70d184dcffb84852" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9f01d0363d7c4167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4fce7830318042c4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdc544141470242e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b8a5d03a15047eb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra19e1028508d4a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R85317ed85bde4c9c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9cc079ff568b4c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfedc32a2ec89461f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rff2ff81d7d4d454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R328599479b394b64" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4f5222e1be014e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R34cca3cc16d54449" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R69a4832fb9bc4718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04b9d05a68e0433a" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1599,100 +1599,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R11e6ed91336d49f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re44ffffb5c08413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd3a3551b5e774301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf397fa7cbde94fac" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rea2ec7c6b18147e9" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6874d7b078884ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5b86794508674760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R88a8cec57ae6411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re4488f0007614a6a" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R37ed527d12b34dc3" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re44ffffb5c08413e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5b86794508674760"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd3a3551b5e774301"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R88a8cec57ae6411e"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2718,116 +2718,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf397fa7cbde94fac"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re4488f0007614a6a"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R559a6c2577f24dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7818fd7fe8534dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2aaf367b940b4a8b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4797d3d20b644464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1f7993d0a185466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref3cd9baf9c248be" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7818fd7fe8534dc1"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R2aaf367b940b4a8b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1f7993d0a185466a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ref3cd9baf9c248be"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2891,87 +2891,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc9ad7aa259564e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R04eb93aa315246fa" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0cb52598f0a641a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc61c0f2a53c642f5" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R240c972d2e7340a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1ece3b8738c1411c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R224c77cba6824d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R67f794708f24435e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1a590ade14f4906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R1974bd201640493c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9a9ce100f5a4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R3510ae7156414579" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d1a78b2fda244eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Raa8500710a7d44d2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd3e4897140c4e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R459aa503ed904ddf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6734d6f738645b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R76ee15f12fd540a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e5bbca8cd484b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R168cfa56414e40bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R599887f08ab14f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R5e65818a77394ef0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R165e5d6b86304da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R601518e7dbad42da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re946f9c6a54a4ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R1e2e77b1ff8b49a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ffa0e7ecae048c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R94766b6e98ba49d5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra60b74471f6047f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R11814d6e5e2e4f69" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2989,65 +2989,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>2 Thessalonians 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3065,183 +3069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 1:9  |  2 Thessalonians 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們要受刑罰，就是永遠沉淪，離開主的面和他權能的榮光。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who shall be punished with everlasting destruction from the presence of the Lord, and from the glory of his power;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3257,183 +3223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 1:10  |  2 Thessalonians 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這正是主降臨、要在他聖徒的身上得榮耀、又在一切信的人身上顯為希奇的那日子。我們對你們作的見證，你們也信了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When he shall come to be glorified in his saints, and to be admired in all them that believe (because our testimony among you was believed) in that day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3449,183 +3377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 1:11  |  2 Thessalonians 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，我們常為你們禱告，願我們的神看你們配得過所蒙的召，又用大能成就你們一切所羨慕的良善和一切因信心所做的工夫，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore also we pray always for you, that our God would count you worthy of this calling, and fulfil all the good pleasure of his goodness, and the work of faith with power:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3641,183 +3531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 1:12  |  2 Thessalonians 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>叫我們主耶穌的名在你們身上得榮耀，你們也在他身上得榮耀，都照着我們的神並主耶穌基督的恩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That the name of our Lord Jesus Christ may be glorified in you, and ye in him, according to the grace of our God and the Lord Jesus Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3833,183 +3685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 1:1  |  2 Thessalonians 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>保羅、西拉、提摩太寫信給帖撒羅尼迦、在神－我們的父與主耶穌基督裏的教會。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Paul, and Silvanus, and Timotheus, unto the church of the Thessalonians in God our Father and the Lord Jesus Christ:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4025,183 +3839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 1:2  |  2 Thessalonians 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願恩惠、平安從父神和主耶穌基督歸與你們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Grace unto you, and peace, from God our Father and the Lord Jesus Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4217,179 +3993,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 1:3  |  2 Thessalonians 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，我們該為你們常常感謝神，這本是合宜的；因你們的信心格外增長，並且你們眾人彼此相愛的心也都充足。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We are bound to thank God always for you, brethren, as it is meet, because that your faith groweth exceedingly, and the charity of every one of you all toward each other aboundeth;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4409,183 +4147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 1:4  |  2 Thessalonians 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>甚至我們在神的各教會裏為你們誇口，都因你們在所受的一切逼迫患難中，仍舊存忍耐和信心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So that we ourselves glory in you in the churches of God for your patience and faith in all your persecutions and tribulations that ye endure:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4601,183 +4301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 1:5  |  2 Thessalonians 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這正是神公義判斷的明證，叫你們可算配得神的國；你們就是為這國受苦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which is a manifest token of the righteous judgment of God, that ye may be counted worthy of the kingdom of God, for which ye also suffer:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4793,183 +4455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 1:6  |  2 Thessalonians 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神既是公義的，就必將患難報應那加患難給你們的人，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Seeing it is a righteous thing with God to recompense tribulation to them that trouble you;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4985,183 +4609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 1:7  |  2 Thessalonians 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>也必使你們這受患難的人與我們同得平安。那時，主耶穌同他有能力的天使從天上在火焰中顯現，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And to you who are troubled rest with us, when the Lord Jesus shall be revealed from heaven with his mighty angels,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5177,183 +4763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 1:8  |  2 Thessalonians 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要報應那不認識神和那不聽從我主耶穌福音的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In flaming fire taking vengeance on them that know not God, and that obey not the gospel of our Lord Jesus Christ:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>