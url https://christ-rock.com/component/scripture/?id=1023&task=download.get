--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -43,115 +43,115 @@
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6e3a42f276184596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc0c0058ccdcf4c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0371d934bdfb429d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re7c73c7b25804016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7c0a63f5ea63423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc94eee47b148435c" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Recd4d7cb9a404210"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R78cdb571dade4102"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc5ddbd9d600844ec"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R05369ac509864e04"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra031dd34147a4234"/>
-[...21 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rba41e52048b74e8a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4b89bb09f36e4080"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc3947e5d877441b8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rbf7ae2517d2e4cd2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R7f1c0c3de8514cd8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R40826d61a4744c92"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R6ba9f56df4934b2b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rfe2f6ea34915476b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Ra95be65207a34c40"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rd0fd3c7303ed4db9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R0d176ba1de4b4f60"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rb17e9a70bff4487a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R5132cd07b75b40d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R246b7e6c95d842ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R7b70c05b90c24a82"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rdba92a144cbb4968"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rcbc9bca55bf3481a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Re55d3c43921a4841"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R5301703c2c764bea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R41d268414499476d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rc0ed1af5bffe483c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R02753ab904de4ce8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R9e476082298d43ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R9569d9329fa1404e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R71e6f96e57c84aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Recd4d7cb9a404210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5ddbd9d600844ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6013ce1b93ad42f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rbf94a78e3cf94b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra031dd34147a4234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc9aa06b657684420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R208abd6e099046f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R066bd0c0de6948d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3905dda0c2314025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R765203e76e61467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re590b894dc0c40ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6dfeb06b2b3845df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R58a8f228e4be45c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra331bcca4a9b4fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R784fb238caad4a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R852a1d493482427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9cf0d283a61c4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R06168679e0f5438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rdcecbd6f2bcd4170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Refd8b00a0ab64295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5c0dd230faeb461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8a7c8d9f158d4469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb3502aea1bf548e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd0ee9c09de6248b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra9a7f20b5d174339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R5eb51b1e913240d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rba41e52048b74e8a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R98409a1b62174735" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R609d994a5d6b4ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R78cdb571dade4102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R05369ac509864e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R18387c7843ba476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc14074afb91c4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4b89bb09f36e4080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc3947e5d877441b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbf7ae2517d2e4cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7f1c0c3de8514cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R40826d61a4744c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6ba9f56df4934b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfe2f6ea34915476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra95be65207a34c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd0fd3c7303ed4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0d176ba1de4b4f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb17e9a70bff4487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5132cd07b75b40d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R246b7e6c95d842ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7b70c05b90c24a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rdba92a144cbb4968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rcbc9bca55bf3481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re55d3c43921a4841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5301703c2c764bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R41d268414499476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc0ed1af5bffe483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R02753ab904de4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9e476082298d43ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R9569d9329fa1404e" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R28157b362f9f4acc" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -355,117 +355,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R663197126ce44486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7bd0728601a4fe2" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R872f8ef8eb8146a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d52ab42a89d4cb5" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re16227b995d7481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a86633331f94a2a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R32097d9bdab24e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc9eba8aec23492a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd3647a7fac724548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc84b9b11df1247a7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R47978dec1ddf4518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8474055afc1f4dac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R312d679e673a4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4e137969913e48ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3a637b2ecd714247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3565a336e3954fa3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rdd16ed36e0ef45df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e2949eec44d4760" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb52fc8c4083f42f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b18dc514f5b4653" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R1b7aefa2981c4e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R907b2f22bd634cdd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb71806ffc8334ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c9b13ef044645a5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R009c24aad9994986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re11992da2e9847c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rdfc3dcd2fb844a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4698378d524b401a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R73ff961eb7b64e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad1c00a8a23e4c43" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra3f1a4cdbd04426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R779e87b54f34455f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rbe87ecbe26f04ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdeb3b1440f964a52" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R2082cf4062ea41db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f9a07a9999a4f35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R90a6260bd7334435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R145abcbb98894408" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5b37928656f94c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R566bee371d1d4355" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R89b1fb72823e4606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1a91ca13d2142d5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd0f03b77d3c54488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra8e7d93b08694c93" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3abe3cf3a6ae4bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R58392a0a6e814d6b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R69302aed118f484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R198262ff71364834" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3856246d7f9b43dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ac445e7400d4271" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2609,100 +2609,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra9a8350e4d7048b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9610e9580da348c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rdad9208039954209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2131d5034e324192" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re80ec9cf022e43b0" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbc91bd33965b4667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R14045604a20d4791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2febf3d07cca48bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R38d8677e29ae4de6" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5d5f6079fbdc4680" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9610e9580da348c6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R14045604a20d4791"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdad9208039954209"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2febf3d07cca48bd"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3728,116 +3728,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2131d5034e324192"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R38d8677e29ae4de6"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7a0a0aa59ad04d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf05f07b5c1a04b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R61401b7647194de6" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R10e536dac13240b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R05476c0d89b34c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa78307dff2641da" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf05f07b5c1a04b38"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R61401b7647194de6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R05476c0d89b34c03"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rfa78307dff2641da"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3901,117 +3901,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00cd35e6b5fd43bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd83f485020534d10" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15e68ba40b6c4958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc7a04f80ce714f05" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8468419534064e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rcce92c9976034327" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfce38ca534384cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Re4c30f47df284d0e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1eb88bb7cf644073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R87b56662e79e4221" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf054bb2aa6da483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R19ef9453cd654b30" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0bd7274023174247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R9fa08ba15d3b4214" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R610a18870ae64930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rd61352826e9c41cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3321a2519ad34110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rc7cc138ffb434c18" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6d9868d8e54440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rade3533c13bc44cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17afe3c762ec4c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R1d406bb8c15c4c7b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf8c6f1b767344bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R58d50477437a4612" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb7a36ad7783a44df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R1e6ad5ea02974202" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R30329570699e4c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rf22acc4f70904cde" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf1e8d16c897b4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R64503f5121a745e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R972710794ccb49e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R31d7b981711c4068" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa6084f9fa954078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rf6de0c7105fa4345" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89f53469c63149f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R9a3e968bfa104b91" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1ec1db475cc4e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R52762ac24599453d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda9c05ad9a64435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R9387e0181c2d42b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re04af63cbb6b41ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R270a0a1fad1d40da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd9c51b48e7ef401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R6cb4fca9827c4438" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra44272b736bb4e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R40e2193bf4b74299" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R06ac214a9ce64439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R988f8181d7cb415b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc7ecf8cb004341e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0f98f239bbdb45d4" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4029,65 +4029,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記第16章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Deuteronomy 16 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4105,183 +4109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 16:9  |  Deuteronomy 16:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你要計算七七日：從你開鐮收割禾稼時算起，共計七七日。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Seven weeks shalt thou number unto thee: begin to number the seven weeks from such time as thou beginnest to put the sickle to the corn.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4297,179 +4263,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 16:10  |  Deuteronomy 16:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要照耶和華－你神所賜你的福，手裏拿着甘心祭，獻在耶和華－你的神面前，守七七節。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt keep the feast of weeks unto the LORD thy God with a tribute of a freewill offering of thine hand, which thou shalt give unto the Lord thy God, according as the LORD thy God hath blessed thee:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4489,183 +4417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 16:11  |  Deuteronomy 16:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你和你兒女、僕婢，並住在你城裏的利未人，以及在你們中間寄居的與孤兒寡婦，都要在耶和華－你神所選擇立為他名的居所，在耶和華－你的神面前歡樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt rejoice before the LORD thy God, thou, and thy son, and thy daughter, and thy manservant, and thy maidservant, and the Levite that is within thy gates, and the stranger, and the fatherless, and the widow, that are among you, in the place which the LORD thy God hath chosen to place his name there.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4681,183 +4571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 16:12  |  Deuteronomy 16:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你也要記念你在埃及作過奴僕。你要謹守遵行這些律例。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt remember that thou wast a bondman in Egypt: and thou shalt observe and do these statutes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4873,183 +4725,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 16:13  |  Deuteronomy 16:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你把禾場的[穀]、酒醡的[酒]收藏以後，就要守住棚節七日。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt observe the feast of tabernacles seven days, after that thou hast gathered in thy corn and thy wine:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5065,179 +4879,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 16:14  |  Deuteronomy 16:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>守節的時候，你和你兒女、僕婢，並住在你城裏的利未人，以及寄居的與孤兒寡婦，都要歡樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt rejoice in thy feast, thou, and thy son, and thy daughter, and thy manservant, and thy maidservant, and the Levite, the stranger, and the fatherless, and the widow, that are within thy gates.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5257,183 +5033,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 16:15  |  Deuteronomy 16:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在耶和華所選擇的地方，你當向耶和華－你的神守節七日；因為耶和華－你神在你一切的土產上和你手裏所辦的事上要賜福與你，你就非常地歡樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Seven days shalt thou keep a solemn feast unto the LORD thy God in the place which the LORD shall choose: because the LORD thy God shall bless thee in all thine increase, and in all the works of thine hands, therefore thou shalt surely rejoice.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5449,183 +5187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 16:16  |  Deuteronomy 16:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你一切的男丁要在除酵節、七七節、住棚節，一年三次，在耶和華－你神所選擇的地方朝見他，卻不可空手朝見。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Three times in a year shall all thy males appear before the LORD thy God in the place which he shall choose; in the feast of unleavened bread, and in the feast of weeks, and in the feast of tabernacles: and they shall not appear before the LORD empty:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5641,183 +5341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 16:17  |  Deuteronomy 16:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>各人要按自己的力量，照耶和華－你神所賜的福分，奉獻禮物。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Every man shall give as he is able, according to the blessing of the LORD thy God which he hath given thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5833,183 +5495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 16:18  |  Deuteronomy 16:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你要在耶和華－你神所賜的各城裏，按着各支派設立審判官和官長。他們必按公義的審判判斷百姓。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Judges and officers shalt thou make thee in all thy gates, which the LORD thy God giveth thee, throughout thy tribes: and they shall judge the people with just judgment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6025,183 +5649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 16:1  |  Deuteronomy 16:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你要注意亞筆月，向耶和華－你的神守逾越節，因為耶和華－你的神在亞筆月夜間領你出埃及。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Observe the month of Abib, and keep the passover unto the LORD thy God: for in the month of Abib the LORD thy God brought thee forth out of Egypt by night.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6217,183 +5803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 16:19  |  Deuteronomy 16:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不可屈枉正直；不可看人的外貌。也不可受賄賂；因為賄賂能叫智慧人的眼變瞎了，又能顛倒義人的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt not wrest judgment; thou shalt not respect persons, neither take a gift: for a gift doth blind the eyes of the wise, and pervert the words of the righteous.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6409,183 +5957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 16:20  |  Deuteronomy 16:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要追求至公至義，好叫你存活，承受耶和華－你神所賜你的地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That which is altogether just shalt thou follow, that thou mayest live, and inherit the land which the LORD thy God giveth thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6601,183 +6111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 16:21  |  Deuteronomy 16:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你為耶和華－你的神築壇，不可在壇旁栽甚麼樹木作為木偶。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt not plant thee a grove of any trees near unto the altar of the LORD thy God, which thou shalt make thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6793,183 +6265,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 16:22  |  Deuteronomy 16:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>也不可為自己設立柱像；這是耶和華－你神所恨惡的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Neither shalt thou set thee up any image; which the LORD thy God hateth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6985,183 +6419,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 16:2  |  Deuteronomy 16:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你當在耶和華所選擇要立為他名的居所，從牛群羊群中，將逾越[節的祭牲]獻給耶和華－你的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt therefore sacrifice the passover unto the LORD thy God, of the flock and the herd, in the place which the LORD shall choose to place his name there.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7177,183 +6573,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 16:3  |  Deuteronomy 16:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你吃[這祭牲]，不可吃有酵的餅；七日之內要吃無酵餅，就是困苦餅－你本是急忙出了埃及地－要叫你一生一世記念你從埃及地出來的日子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt eat no leavened bread with it; seven days shalt thou eat unleavened bread therewith, even the bread of affliction; for thou camest forth out of the land of Egypt in haste: that thou mayest remember the day when thou camest forth out of the land of Egypt all the days of thy life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7369,179 +6727,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 16:4  |  Deuteronomy 16:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在你四境之內，七日不可見麵酵，頭一日晚上所獻的肉，一點不可留到早晨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there shall be no leavened bread seen with thee in all thy coast seven days; neither shall there any thing of the flesh, which thou sacrificedst the first day at even, remain all night until the morning.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7561,183 +6881,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 16:5  |  Deuteronomy 16:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在耶和華－你神所賜的各城中，你不可獻逾越[節的祭]；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou mayest not sacrifice the passover within any of thy gates, which the LORD thy God giveth thee:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7753,179 +7035,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 16:6  |  Deuteronomy 16:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只當在耶和華－你神所選擇要立為他名的居所，晚上日落的時候，乃是你出埃及的時候，獻逾越[節的祭]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But at the place which the LORD thy God shall choose to place his name in, there thou shalt sacrifice the passover at even, at the going down of the sun, at the season that thou camest forth out of Egypt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7945,183 +7189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 16:7  |  Deuteronomy 16:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當在耶和華－你神所選擇的地方把肉烤了吃，次日早晨就回到你的帳棚去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt roast and eat it in the place which the LORD thy God shall choose: and thou shalt turn in the morning, and go unto thy tents.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8137,183 +7343,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 16:8  |  Deuteronomy 16:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要吃無酵餅六日，第七日要向耶和華－你的神守嚴肅會，不可做工。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Six days thou shalt eat unleavened bread: and on the seventh day shall be a solemn assembly to the LORD thy God: thou shalt do no work therein.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>