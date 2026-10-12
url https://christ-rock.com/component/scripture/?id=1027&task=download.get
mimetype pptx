--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -43,115 +43,115 @@
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfd5a73170ae941ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc06870fcdd8c43ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf51268625ff14ad6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra6a148ea6c0b47a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R21361776e39b4f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R996a72c307c849ed" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R045fa7d6f4d047ee"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R76bf69dd658742c4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd3f4956acc9b4222"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R50910cdb08f64056"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd510bd659cbc4722"/>
-[...21 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rfada968d2dab4116"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd3c7b09329fe481e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R2534aa88a7504470"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rb65e842e8c014348"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R9a2e65523fdf4631"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8e66e3d3c32d4d71"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R749b57a4a3a3408e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R4524f3edb7944af6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Raf0fa221a736401b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rd068bae8e69549c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R32255c4a026a45b2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rcf3262e79d5e4385"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R0cd6da709f6143a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rd6f7e61304a64683"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R132eb3ae23514234"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rac80a66f643c4593"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R6eb0889e03354916"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R974f8c62236e462c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Ra157944e1d954c47"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R9f22b310259c432b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R0f82b5e698614586"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rd8b6cb8c980c47f0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R206daca95eea4bb3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R0dc03123f2764db0"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R053a6bd4d27e4b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R045fa7d6f4d047ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd3f4956acc9b4222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R300afc5a71374000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rdf82971d231d4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd510bd659cbc4722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R87942b46c3824c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc669a9b9e1b643db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9b352331a4c84dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2596dc6855c945fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd47f0b96feb3463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb895ce40bda24d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf2f5e9e0ed164c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1517fb217acd44c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc1dc09e1f35a4ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R73a3a0346b7940f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R30ac83b7eec4438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra0fa0c750304489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R52612b32f65f417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc9ac1d340b184472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4c9098f91707437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9d3c94e4ec9d4ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Raf453461b63f41d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re0f30a5994cd4a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R57f6afeca324470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R658c0520a3144878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R0f60c68ed97a4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rfada968d2dab4116" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R48cc61b0bfb44ce7" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R01dc7486046f4a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R76bf69dd658742c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50910cdb08f64056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd8b01550188f4edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re6eae15877a84adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd3c7b09329fe481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2534aa88a7504470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb65e842e8c014348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9a2e65523fdf4631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8e66e3d3c32d4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R749b57a4a3a3408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4524f3edb7944af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Raf0fa221a736401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd068bae8e69549c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R32255c4a026a45b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rcf3262e79d5e4385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0cd6da709f6143a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd6f7e61304a64683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R132eb3ae23514234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rac80a66f643c4593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6eb0889e03354916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R974f8c62236e462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra157944e1d954c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R9f22b310259c432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0f82b5e698614586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd8b6cb8c980c47f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R206daca95eea4bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R0dc03123f2764db0" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rdccda3affa284d89" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -355,117 +355,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb16e3a763c584ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06eae4d148df420b" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re5359bf4bd72494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R479b9f83b6634a40" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R28b9f5b6d3ba47b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R57ef8a6bccca4194" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R632974d59f6741c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9035c3d417374931" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0324b1457ac04bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3196f4db23da4189" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc2004834674c433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f7efdd9edd54259" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R90efaa78c37444a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R13f7574db03e4747" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re0c6683516e04b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0286aa769de349cd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra904519c75544b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6084ef602acc494f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R992678a597dc4629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R478494a99b774c18" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0cea511ffad64cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c541409340e423c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6431a579e6184923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R233c62791e114244" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R38deda0a30df461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf0b293101ab4f80" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3a22e5dca3354b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ebaa1c276ce4b1e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re20d5102ba284b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62cd9288dda54e6e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R45e3cfb877e04c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5588594a1a34d6a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R1b2eaa7550df4ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17e30bb84fa04781" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R1cdd7f3813ca4870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2b150eb2b394c80" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rfde2f6bb07784b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5cc4eeea48a4808" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9c693edb33704a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdff595da42e04f54" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R000c5abfd5d34810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd03ac24edc3d417e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4ec44016474d4058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e58e7d2818f439f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5a32ac19e2d848fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R209838ed35f74cf0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd0631b9e13e94d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R69a3d3bdeb054f82" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0f8492fcbdc846c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf636eb445ed54a05" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2609,100 +2609,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2de0ce485fec4f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R73e17f465e4544ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1e5fd276edb24c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1eba01b4cdca4069" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R636523dabd6a49d2" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4f4686ab4cda471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R24263bd26a62437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R9d57998a801642c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R05d2aede20f14690" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0379406feba844c9" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R73e17f465e4544ca"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R24263bd26a62437e"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1e5fd276edb24c3e"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9d57998a801642c3"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3728,116 +3728,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1eba01b4cdca4069"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R05d2aede20f14690"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1c85746f48f9418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcf142cb6f27848cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5fa427ac17934ac1" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Re5bba5811b3746d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3fcda3388c92466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3bdb6f16a2214d19" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rcf142cb6f27848cb"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5fa427ac17934ac1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3fcda3388c92466a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3bdb6f16a2214d19"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3901,117 +3901,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42392b5fcba2438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8f889fe3f7f84b95" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd4e9a5effca64405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0402f8fe8cae43a1" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f686498541c4e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6eb9e80fbc194f45" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc83fea3b12814b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rf6b42d391cbb463a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc4c20a1746804c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R0c4fe9ee850c47f2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc110a4f4d49047d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Raa82048b04734ed7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4436c87fcb7349e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rdfdde8d1e7c8471b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6658e3d6a5c248c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R446432af12554a0c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R430498e97ac44b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Raee4e2b7f833435a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1007f868ca2240bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R9519f968258d4b94" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R62684af2a6264f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rb84c14b534e04619" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R676da29e68494fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rc6cb640b2a734f61" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7546e7956f764ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Ra5ccc0532d9c42d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R487c2a1b975748ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R0bcb681585ff4ca6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rffcb234b17534363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R0dcd8d3984bb4244" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea7bd2797cd94914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R58c452f642b147c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3de84d835cf4a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R91f62208e56c4f0c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R71a999edbdae45b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R08fc964e03f64147" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra28b3ae2f5534b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Re0ccb4602ad3496b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a325878de154663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rfd417977f00147f1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde7c3f26266e403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Ra565498135274150" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1436d95008474e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Re45ceba1ff604d10" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4eb8e38481c84993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R0756b0da8f79451c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd32a6f28b9c74eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rbb401dc6d35941e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red56e04c415848a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6314b2655d534cbc" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4029,65 +4029,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記第24章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Deuteronomy 24 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4105,183 +4109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 24:9  |  Deuteronomy 24:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當記念出埃及後，在路上，耶和華－你神向米利暗所行的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remember what the LORD thy God did unto Miriam by the way, after that ye were come forth out of Egypt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4297,183 +4263,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 24:10  |  Deuteronomy 24:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你借給鄰舍，不拘是甚麼，不可進他家拿他的當頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When thou dost lend thy brother any thing, thou shalt not go into his house to fetch his pledge.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4489,183 +4417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 24:11  |  Deuteronomy 24:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要站在外面，等那向你借貸的人把當頭拿出來交給你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt stand abroad, and the man to whom thou dost lend shall bring out the pledge abroad unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4681,183 +4571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 24:12  |  Deuteronomy 24:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他若是窮人，你不可留他的當頭過夜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if the man be poor, thou shalt not sleep with his pledge:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4873,179 +4725,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 24:13  |  Deuteronomy 24:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>日落的時候，總要把當頭還他，使他用那件衣服蓋着睡覺，他就為你祝福；這在耶和華－你神面前就是你的義了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In any case thou shalt deliver him the pledge again when the sun goeth down, that he may sleep in his own raiment, and bless thee: and it shall be righteousness unto thee before the LORD thy God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5065,183 +4879,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 24:14  |  Deuteronomy 24:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「困苦窮乏的雇工，無論是你的弟兄或是在你城裏寄居的，你不可欺負他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt not oppress an hired servant that is poor and needy, whether he be of thy brethren, or of thy strangers that are in thy land within thy gates:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5257,179 +5033,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 24:15  |  Deuteronomy 24:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要當日給他工價，不可等到日落－因為他窮苦，把心放在工價上－恐怕他因你求告耶和華，罪便歸你了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>At his day thou shalt give him his hire, neither shall the sun go down upon it; for he is poor, and setteth his heart upon it: lest he cry against thee unto the LORD, and it be sin unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5449,183 +5187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 24:16  |  Deuteronomy 24:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「不可因子殺父，也不可因父殺子；凡被殺的都為本身的罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The fathers shall not be put to death for the children, neither shall the children be put to death for the fathers: every man shall be put to death for his own sin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5641,183 +5341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 24:17  |  Deuteronomy 24:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你不可向寄居的和孤兒屈枉正直，也不可拿寡婦的衣裳作當頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt not pervert the judgment of the stranger, nor of the fatherless; nor take a widow’s raiment to pledge:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5833,183 +5495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 24:18  |  Deuteronomy 24:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要記念你在埃及作過奴僕。耶和華－你的神從那裏將你救贖，所以我吩咐你這樣行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But thou shalt remember that thou wast a bondman in Egypt, and the LORD thy God redeemed thee thence: therefore I command thee to do this thing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6025,183 +5649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 24:1  |  Deuteronomy 24:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「人若娶妻以後，見她有甚麼不合理的事，不喜悅她，就可以寫休書交在她手中，打發她離開夫家。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When a man hath taken a wife, and married her, and it come to pass that she find no favour in his eyes, because he hath found some uncleanness in her: then let him write her a bill of divorcement, and give it in her hand, and send her out of his house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6217,183 +5803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 24:19  |  Deuteronomy 24:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你在田間收割莊稼，若忘下一捆，不可回去再取，要留給寄居的與孤兒寡婦。這樣，耶和華－你神必在你手裏所辦的一切事上賜福與你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When thou cuttest down thine harvest in thy field, and hast forgot a sheaf in the field, thou shalt not go again to fetch it: it shall be for the stranger, for the fatherless, and for the widow: that the LORD thy God may bless thee in all the work of thine hands.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6409,183 +5957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 24:20  |  Deuteronomy 24:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你打橄欖樹，枝上剩下的，不可再打；要留給寄居的與孤兒寡婦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When thou beatest thine olive tree, thou shalt not go over the boughs again: it shall be for the stranger, for the fatherless, and for the widow.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6601,183 +6111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 24:21  |  Deuteronomy 24:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你摘葡萄園的[葡萄]，所剩下的，不可再摘；要留給寄居的與孤兒寡婦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When thou gatherest the grapes of thy vineyard, thou shalt not glean it afterward: it shall be for the stranger, for the fatherless, and for the widow.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6793,183 +6265,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 24:22  |  Deuteronomy 24:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你也要記念你在埃及地作過奴僕，所以我吩咐你這樣行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt remember that thou wast a bondman in the land of Egypt: therefore I command thee to do this thing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6985,183 +6419,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 24:2  |  Deuteronomy 24:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>婦人離開夫家以後，可以去嫁別人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when she is departed out of his house, she may go and be another man’s wife.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7177,179 +6573,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 24:3  |  Deuteronomy 24:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>後夫若恨惡她，寫休書交在她手中，打發她離開夫家，或是娶她為妻的後夫死了，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if the latter husband hate her, and write her a bill of divorcement, and giveth it in her hand, and sendeth her out of his house; or if the latter husband die, which took her to be his wife;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7369,183 +6727,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 24:4  |  Deuteronomy 24:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>打發她去的前夫不可在婦人玷污之後再娶她為妻，因為這是耶和華所憎惡的；不可使耶和華－你神所賜為業之地被玷污了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Her former husband, which sent her away, may not take her again to be his wife, after that she is defiled; for that is abomination before the LORD: and thou shalt not cause the land to sin, which the LORD thy God giveth thee for an inheritance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7561,179 +6881,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 24:5  |  Deuteronomy 24:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「新娶妻之人不可從軍出征，也不可託他辦理甚麼公事，可以在家清閒一年，使他所娶的妻快活。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When a man hath taken a new wife, he shall not go out to war, neither shall he be charged with any business: but he shall be free at home one year, and shall cheer up his wife which he hath taken.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7753,183 +7035,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 24:6  |  Deuteronomy 24:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「不可拿人的[全]盤磨石或是上磨石作當頭，因為這是拿[人的]命作當頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>No man shall take the nether or the upper millstone to pledge: for he taketh a man’s life to pledge.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7945,179 +7189,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 24:7  |  Deuteronomy 24:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「若遇見人拐帶以色列中的一個弟兄，當奴才待他，或是賣了他，那拐帶人的就必治死。這樣，便將那惡從你們中間除掉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If a man be found stealing any of his brethren of the children of Israel, and maketh merchandise of him, or selleth him; then that thief shall die; and thou shalt put evil away from among you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8137,179 +7343,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>申命記 24:8  |  Deuteronomy 24:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「在大痲瘋的災病上，你們要謹慎，照祭司利未人一切所指教你們的留意遵行。我怎樣吩咐他們，你們要怎樣遵行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Take heed in the plague of leprosy, that thou observe diligently, and do according to all that the priests the Levites shall teach you: as I commanded them, so ye shall observe to do.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>