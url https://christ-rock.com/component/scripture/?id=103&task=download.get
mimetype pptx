--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -33,110 +33,110 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd69e6cb734094bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2ea27f922784430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8b3fb43de69840c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Reda4d629c5a44637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R45cc59e17c1e4093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R13628c2fdb85448e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R376dcf7e09dc45bb"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5b1e8b54936c4202"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc9303d53cc9e4d42"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R607a3903dced4d4e"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc7eaab6c7f744fcf"/>
-[...16 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R7f3144cd7dc34810"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4772e8e3facb4a7c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R02a9cfcef01e428b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rd58ee69eb7ec4587"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R2ce31a88a9584fe8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R22e12f80b31a4ebb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R06c9837621f140d7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Reea0718c23cf46b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R7b9baa5997a54b16"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R748d6e6e43c84724"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R8fa8173b048e42ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Re342beb181b242aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R6b194bd9b3544bb7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R6fa93ae52c344fcf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R6e30f847e9774da5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rc61db4ba69574f7c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Raef581c13b404fec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R8d37c7efcf2b4c38"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rab4fefed26784072"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R222f4450ebe14f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R376dcf7e09dc45bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc9303d53cc9e4d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5ca1226e9d5a49d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R21e21e00f57e4ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc7eaab6c7f744fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra15d6d06d65847a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9c0b95f9123c490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf808b0ee116a4a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R58dfb69a26774fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rde7d43cbad4d418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb5c8dc14ad614554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1af1ac13af894e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R645e57e91a234a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R597e392604424a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2aac54864e234024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R32c7ea34eb614b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R447d9ad2d6044a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R38e39d59aa38479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R1d194236f29241e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R302386151abc4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9c5b1bfda0f14f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7f3144cd7dc34810" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R65653827cf1d4b0e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R570c9c64780c4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5b1e8b54936c4202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R607a3903dced4d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8f5603b071914185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf3b48ae0b9ad40e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4772e8e3facb4a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R02a9cfcef01e428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd58ee69eb7ec4587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2ce31a88a9584fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R22e12f80b31a4ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R06c9837621f140d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Reea0718c23cf46b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7b9baa5997a54b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R748d6e6e43c84724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8fa8173b048e42ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re342beb181b242aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6b194bd9b3544bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6fa93ae52c344fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6e30f847e9774da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc61db4ba69574f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Raef581c13b404fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R8d37c7efcf2b4c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rab4fefed26784072" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rddafd6a0051a4c2a" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -340,102 +340,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R446e504fb11f4814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R80c96b822085429d" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R387dbd998c0d4ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R97b761adf65a471c" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R88ab03389d2f475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb25ebf0cd91437c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc69de4f91d9c4c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf594f089cc9043f8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7b348a5c13274133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf41b75c835ce4efc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R14ed6b9248d74662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3fccfa7bc9b444c9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0fa3a0a7d06d44f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8afc505e98c04f16" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5a1acfd8c9654197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R298075fed9bb46ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rebcbcd943882486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra92d3c6ccf634ca4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2531ec47e87c4c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a256dfd52b6473d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7794341bd15047d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61e498df57ce47ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2f38bfab6724466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R470f0d270893429f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R298461d409784fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7ca706e318440b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R749687f6bcbb42c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R96b9263f72e64529" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R32fbe4f0d5b44741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9294855b873345d4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5f55048d279d453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04f56b459154490d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R92e789ca37964fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re9776f58e19b4efc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R07e5fa120d3c4bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf0cef10298cc4218" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf87c8dcd279e467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf129651167f74200" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9680b56775374eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb3cbd0002bf34772" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2104,100 +2104,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R820d0eecbac54dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R46d875ac5ff649cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R52b804b82a234225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4182db8dd9a24450" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0e7cdddc77e7474b" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rffaf67209ec646f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Readf3d726f1c441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R49e958833e064eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R611df2fd41d34dbf" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd5565fd9b91e4fa7" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R46d875ac5ff649cf"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Readf3d726f1c441a"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R52b804b82a234225"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R49e958833e064eb0"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3223,116 +3223,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4182db8dd9a24450"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R611df2fd41d34dbf"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R92d6617ebdc34b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf3c955f3a727495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c396e5e1c734b23" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9c6404f3c675409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R082f81bf02794269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a0f00e7c21a45ce" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf3c955f3a727495e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0c396e5e1c734b23"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R082f81bf02794269"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6a0f00e7c21a45ce"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3396,102 +3396,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f2b869ba1624c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd869a6bb01634614" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra1d5a28dffc5471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc66ed8efe4bd4b6d" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f4d894674414149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb2afdd11729a4e5f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rddb0e5605e0640ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rd0a80f0f42a44032" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7283270e69b148e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R2c642d83b6cc420d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1dc3a6ca73fc4151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rae4f824a9fbe478e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R037909092942408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R34d14ec4b991456d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R238102e5ccaa4f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rc050b2d562714fa9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R785d4319ef0447fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R9baf963063bc419b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcbf418561a6a4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rac7d96371edf4a6f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R677e037092f045d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R9d25debb3c434485" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd827e97d887247e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rd3af628b62474377" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R34a207a66e4541c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R2a3ad54d25404929" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf812bb8e33847d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R3b73a02bbd1048a6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R379caa2f7f274b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R7ee8b3660c114887" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra913783e439f43f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rbdd0c0fc1b4146d2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R352e9c460eae49ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R78fede7523344fe2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96aaa9761fba4149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Ra313962bc7cb407c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R93203017339d4aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R888ba06013db44ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5be4fe4f42c04d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R702bc4f52b1f4664" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3509,65 +3509,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書第2章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>2 Thessalonians 2 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3585,183 +3589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 2:9  |  2 Thessalonians 2:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這不法的人來，是照撒但的運動，行各樣的異能、神蹟，和一切虛假的奇事，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even him, whose coming is after the working of Satan with all power and signs and lying wonders,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3777,183 +3743,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 2:10  |  2 Thessalonians 2:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且在那沉淪的人身上行各樣出於不義的詭詐；因他們不領受愛真理的心，使他們得救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And with all deceivableness of unrighteousness in them that perish; because they received not the love of the truth, that they might be saved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3969,183 +3897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 2:11  |  2 Thessalonians 2:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>故此，神就給他們一個生發錯誤的心，叫他們信從虛謊，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And for this cause God shall send them strong delusion, that they should believe a lie:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4161,183 +4051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 2:12  |  2 Thessalonians 2:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使一切不信真理、倒喜愛不義的人都被定罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That they all might be damned who believed not the truth, but had pleasure in unrighteousness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4353,179 +4205,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 2:13  |  2 Thessalonians 2:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主所愛的弟兄們哪，我們本該常為你們感謝神；因為他從起初揀選了你們，叫你們因信真道，又被聖靈感動，成為聖潔，能以得救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But we are bound to give thanks alway to God for you, brethren beloved of the Lord, because God hath from the beginning chosen you to salvation through sanctification of the Spirit and belief of the truth:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4545,183 +4359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 2:14  |  2 Thessalonians 2:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神藉我們所傳的福音召你們到這地步，好得着我們主耶穌基督的榮光。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whereunto he called you by our gospel, to the obtaining of the glory of our Lord Jesus Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4737,183 +4513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 2:15  |  2 Thessalonians 2:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，弟兄們，你們要站立得穩，凡所領受的教訓，不拘是我們口傳的，是信上寫的，都要堅守。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore, brethren, stand fast, and hold the traditions which ye have been taught, whether by word, or our epistle.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4929,183 +4667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 2:16  |  2 Thessalonians 2:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但願我們主耶穌基督和那愛我們、開恩將永遠的安慰並美好的盼望賜給我們的父神，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now our Lord Jesus Christ himself, and God, even our Father, which hath loved us, and hath given us everlasting consolation and good hope through grace,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5121,183 +4821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 2:17  |  2 Thessalonians 2:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>安慰你們的心，並且在一切善行善言上堅固你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Comfort your hearts, and stablish you in every good word and work.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5313,183 +4975,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 2:1  |  2 Thessalonians 2:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，論到我們主耶穌基督降臨和我們到他那裏聚集，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now we beseech you, brethren, by the coming of our Lord Jesus Christ, and by our gathering together unto him,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5505,183 +5129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 2:2  |  2 Thessalonians 2:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我勸你們：無論有靈、有言語、有冒我名的書信，說主的日子現在到了，不要輕易動心，也不要驚慌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That ye be not soon shaken in mind, or be troubled, neither by spirit, nor by word, nor by letter as from us, as that the day of Christ is at hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5697,183 +5283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 2:3  |  2 Thessalonians 2:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人不拘用甚麼法子，你們總不要被他誘惑；因為那日子以前，必有離道反教的事，並有那大罪人，就是沉淪之子，顯露出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let no man deceive you by any means: for that day shall not come, except there come a falling away first, and that man of sin be revealed, the son of perdition;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5889,183 +5437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 2:4  |  2 Thessalonians 2:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他是抵擋主，高抬自己，超過一切稱為神的和一切受人敬拜的，甚至坐在神的殿裏，自稱是神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who opposeth and exalteth himself above all that is called God, or that is worshipped; so that he as God sitteth in the temple of God, shewing himself that he is God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6081,183 +5591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 2:5  |  2 Thessalonians 2:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我還在你們那裏的時候，曾把這些事告訴你們，你們不記得嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remember ye not, that, when I was yet with you, I told you these things?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6273,183 +5745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 2:6  |  2 Thessalonians 2:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在你們也知道，那攔阻他的是甚麼，是叫他到了的時候才可以顯露。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And now ye know what withholdeth that he might be revealed in his time.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6465,183 +5899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 2:7  |  2 Thessalonians 2:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為那不法的隱意已經發動，只是現在有一個攔阻的，等到那攔阻的被除去，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the mystery of iniquity doth already work: only he who now letteth will let, until he be taken out of the way.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6657,183 +6053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帖撒羅尼迦後書 2:8  |  2 Thessalonians 2:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時這不法的人必顯露出來。主耶穌要用口中的氣滅絕他，用降臨的榮光廢掉他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And then shall that Wicked be revealed, whom the Lord shall consume with the spirit of his mouth, and shall destroy with the brightness of his coming:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>