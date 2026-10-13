--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -39,113 +39,113 @@
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdcb780438ae24a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2c4d4cf4ed0348d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R04784a1816db41c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4b77b0810b5f4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1ff7b2c2086c4d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2a14371bb5414ddc" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R98b6d765dd51491b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb2ab911d459d47a7"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R32187b05cf214d15"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra8fc6248c25d42cd"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R18a095e154fb429f"/>
-[...19 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rcc7390d4a88c48f9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd282642b29e94189"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R205bea81d6ba4cc3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R4d75b1fcdb584e4b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rd93fce170f4e43e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R47ee17c56d8746f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R152c40a563334b45"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7ba491cdff164559"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R845e96bac0a04775"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R306b588a197e443e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R54ccbccd90934727"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rf416f30dfde34cab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Re13c8d76e19648e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Re00dee406a574649"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R3e3c07db135e49a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R52d9afdac2254a33"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R669fa4253b6d44b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R6f23ac23d95a4aba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R0c5c97b01ab24942"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R2865d05a6bf54855"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R8f0dc2a37e614342"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rf7f0331f3f1d4b58"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R6b634c9cecb84057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R98b6d765dd51491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32187b05cf214d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R3a32fbc86955491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R51f2f0923d6641ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R18a095e154fb429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R25cb31d977d04fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5c1abde4f21c4039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1128e30224b9455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R18f988fa854b4495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4f46b10ab72c4def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfe4caa3046c740e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra4bd3fe6b7d444f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1c1f4289dd7b4497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9d2f669edd324307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0115383d3d2e4593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re4407832045c410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R952bb093355d4cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5cf4e3ceeac443bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rfdbe7f1d7efd433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rfc0d19308da14407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R41a9020d028946c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re2d7b96d8ce54de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6849401bbedf42d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R36caa79b4da24f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rcc7390d4a88c48f9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1be2fd992e31497c" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra208dca9ce274048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb2ab911d459d47a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra8fc6248c25d42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R06b7deccf5e94355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0179d934ce6b475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd282642b29e94189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R205bea81d6ba4cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4d75b1fcdb584e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd93fce170f4e43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R47ee17c56d8746f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R152c40a563334b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7ba491cdff164559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R845e96bac0a04775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R306b588a197e443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R54ccbccd90934727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf416f30dfde34cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re13c8d76e19648e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re00dee406a574649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3e3c07db135e49a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R52d9afdac2254a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R669fa4253b6d44b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6f23ac23d95a4aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0c5c97b01ab24942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R2865d05a6bf54855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R8f0dc2a37e614342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf7f0331f3f1d4b58" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd1c898571bbc4f8f" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -349,111 +349,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf322624a5b524a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b0beee878c3476c" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbefbf061bfd24b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94d2623b7c874b7c" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6ac73a8691154522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf645038a4994f94" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R38c699929b9b4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re52aeb69c71c479c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R37034674405a4510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64fa3c639cfa4ad3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9ff66abd14594672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8983c6a8f96c4007" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9d50553d39d44856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b513dbf252a423f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R62d5600767ff4d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R69a84beae291445b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R081894def7c142a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re9c0dd6b008c423a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R659fef5ca18b46c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3be5097a2bc44ec6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd790f2e970934b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43afc235f61d41d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4c8b5f2a26754bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2352210f79234a19" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb5c49b77e43f4d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb73ea404e03e49c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9b24e607146f4d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b46c1d64805406f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rdb575ee3f0b645c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4e3d605f7d434b5c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R0bd952413eed4cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R662ff038ffa54978" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8de136c8c3584713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re6bc9b7c44ea4ea7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbdb7058c07a64881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf92495c76ce4cc0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9d3275df7a354b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f4f3d60033648b1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6b2a54e80d604910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5992abd8102447b1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rba17ebac7d504540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e7bfcdb2faa47b0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbd78ac9b396d461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd3f6fd4460e14fe7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdec2e23843da4b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3c2372306da48da" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2407,100 +2407,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R92e24572f08548bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Raaa561e7beae4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7dd22a0e536743fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R442da26a47be4ee4" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5022131ea8e64b51" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9dfbf93bc22a4246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra58775da7a024139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R974416fc8f584222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R0d4a939c13a247bb" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R67577515575b4a9c" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Raaa561e7beae4438"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra58775da7a024139"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7dd22a0e536743fa"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R974416fc8f584222"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3526,116 +3526,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R442da26a47be4ee4"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R0d4a939c13a247bb"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7815f24b98094622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7f9b47686eda4062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra192b69f7c104eb7" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8b86c6c73ed24694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rade9bb08cc5944ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R81795605e0aa4439" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7f9b47686eda4062"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra192b69f7c104eb7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rade9bb08cc5944ff"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R81795605e0aa4439"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3699,111 +3699,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9a6d960a9b84f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3304cac631a147e7" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f7eec59742140d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R14364cd67aa14454" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcbe1eda52705459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb044dfea4b044924" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb04d7f68f3eb4ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rb81c838679954b39" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9487fc3403b84cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R7db153654b2d4b2f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5197ea5be66b4a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R9ceed729140a4946" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b62e045b9da411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R9f221d55e401489b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda3d6d4d67ea4743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rf70572d4a65e4cd5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R199f88f3c5aa445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R5af1518d5807487f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a3fc66e6e5a4e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rca81d1b0321f4aca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd25c296a634a4d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R87316894bed34210" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c242d2e4a524c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rf8ddf182dce74892" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcebc00ed24d74a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R2ef454839e714e30" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ad0c36621b043b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R2d269b816be040e7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd35119c258b4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Reccbbc4734524dbb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b443ee3661b4942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rebd22c439d284a24" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d201cb88c7e4f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R23a73a3d21b64977" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re4d4ab87cf984016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rfae0843c6e4141ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6eb364a596d94185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R093ae45ffbd6487a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R61ee39b2e67e46ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R827e00551a494641" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a0e895d3d184237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R45afc78b242e4dcc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd5ac326372a4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rf8cc614e3a114217" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6300bb23f78e44b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8c71d8662f544055" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3821,65 +3821,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約珥書第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Joel 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3897,183 +3901,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約珥書 1:9  |  Joel 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>素祭和奠祭從耶和華的殿中斷絕； 事奉耶和華的祭司都悲哀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The meat offering and the drink offering is cut off from the house of the LORD; the priests, the LORD’s ministers, mourn.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4089,183 +4055,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約珥書 1:10  |  Joel 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>田荒涼，地悲哀； 因為五穀毀壞， 新酒乾竭，油也缺乏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The field is wasted, the land mourneth; for the corn is wasted: the new wine is dried up, the oil languisheth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4281,183 +4209,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約珥書 1:11  |  Joel 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>農夫啊，你們要慚愧； 修理葡萄園的啊，你們要哀號； 因為大麥小麥與田間的莊稼都滅絕了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be ye ashamed, O ye husbandmen; howl, O ye vinedressers, for the wheat and for the barley; because the harvest of the field is perished.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4473,183 +4363,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約珥書 1:12  |  Joel 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>葡萄樹枯乾； 無花果樹衰殘。 石榴樹、棕樹、蘋果樹， 連田野一切的樹木也都枯乾； 眾人的喜樂盡都消滅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The vine is dried up, and the fig tree languisheth; the pomegranate tree, the palm tree also, and the apple tree, even all the trees of the field, are withered: because joy is withered away from the sons of men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4665,183 +4517,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約珥書 1:13  |  Joel 1:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>祭司啊，你們當腰束[麻布]痛哭； 伺候祭壇的啊，你們要哀號； 事奉我神的啊，你們要來披上麻布過夜， 因為素祭和奠祭從你們神的殿中斷絕了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Gird yourselves, and lament, ye priests: howl, ye ministers of the altar: come, lie all night in sackcloth, ye ministers of my God: for the meat offering and the drink offering is withholden from the house of your God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4857,183 +4671,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約珥書 1:14  |  Joel 1:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要分定禁食的日子， 宣告嚴肅會， 招聚長老和國中的一切居民 到耶和華－你們神的殿， 向耶和華哀求。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sanctify ye a fast, call a solemn assembly, gather the elders and all the inhabitants of the land into the house of the LORD your God, and cry unto the LORD,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5049,183 +4825,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約珥書 1:15  |  Joel 1:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哀哉！耶和華的日子臨近了。 這日來到，好像毀滅從全能者來到。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Alas for the day! for the day of the LORD is at hand, and as a destruction from the Almighty shall it come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5241,183 +4979,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約珥書 1:16  |  Joel 1:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>糧食不是在我們眼前斷絕了嗎？ 歡喜快樂不是從我們神的殿中止息了嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Is not the meat cut off before our eyes, yea, joy and gladness from the house of our God?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5433,183 +5133,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約珥書 1:17  |  Joel 1:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>穀種在土塊下朽爛； 倉也荒涼，廩也破壞； 因為五穀枯乾了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The seed is rotten under their clods, the garners are laid desolate, the barns are broken down; for the corn is withered.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5625,183 +5287,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約珥書 1:18  |  Joel 1:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牲畜哀鳴； 牛群混亂，因為無草； 羊群也受了困苦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How do the beasts groan! the herds of cattle are perplexed, because they have no pasture; yea, the flocks of sheep are made desolate.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5817,183 +5441,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約珥書 1:1  |  Joel 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的話臨到毗土珥的兒子約珥。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The word of the LORD that came to Joel the son of Pethuel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6009,183 +5595,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約珥書 1:19  |  Joel 1:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，我向你求告， 因為火燒滅曠野的草場； 火焰燒盡田野的樹木。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O LORD, to thee will I cry: for the fire hath devoured the pastures of the wilderness, and the flame hath burned all the trees of the field.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6201,183 +5749,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約珥書 1:20  |  Joel 1:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>田野的走獸向你發喘； 因為溪水乾涸， 火也燒滅曠野的草場。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The beasts of the field cry also unto thee: for the rivers of waters are dried up, and the fire hath devoured the pastures of the wilderness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6393,183 +5903,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約珥書 1:2  |  Joel 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>老年人哪，當聽我的話； 國中的居民哪，都要側耳而聽。 在你們的日子， 或你們列祖的日子， 曾有這樣的事嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear this, ye old men, and give ear, all ye inhabitants of the land. Hath this been in your days, or even in the days of your fathers?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6585,183 +6057,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約珥書 1:3  |  Joel 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要將這事傳與子， 子傳與孫， 孫傳與後代。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Tell ye your children of it, and let your children tell their children, and their children another generation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6777,179 +6211,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約珥書 1:4  |  Joel 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>剪蟲剩下的，蝗蟲來吃； 蝗蟲剩下的，蝻子來吃； 蝻子剩下的，螞蚱來吃。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That which the palmerworm hath left hath the locust eaten; and that which the locust hath left hath the cankerworm eaten; and that which the cankerworm hath left hath the caterpiller eaten.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6969,183 +6365,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約珥書 1:5  |  Joel 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>酒醉的人哪，要清醒哭泣； 好酒的人哪，都要為甜酒哀號， 因為從你們的口中斷絕了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Awake, ye drunkards, and weep; and howl, all ye drinkers of wine, because of the new wine; for it is cut off from your mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7161,183 +6519,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約珥書 1:6  |  Joel 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有一隊蝗蟲又強盛又無數， 侵犯我的地； 牠的牙齒如獅子的牙齒， 大牙如母獅的大牙。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For a nation is come up upon my land, strong, and without number, whose teeth are the teeth of a lion, and he hath the cheek teeth of a great lion.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7353,183 +6673,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約珥書 1:7  |  Joel 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牠毀壞我的葡萄樹， 剝了我無花果樹的皮， 剝盡而丟棄，使枝條露白。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath laid my vine waste, and barked my fig tree: he hath made it clean bare, and cast it away; the branches thereof are made white.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7545,183 +6827,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約珥書 1:8  |  Joel 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[我的民哪]，你當哀號，像處女腰束麻布， 為幼年的丈夫哀號。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lament like a virgin girded with sackcloth for the husband of her youth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>