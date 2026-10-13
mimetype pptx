--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R35e26ab4bf2742b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Raad8b4a7d08e4c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re37b6d026c62498f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7642464b71ec47ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rae94d01b020e48eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7e4160bf5edf4434" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R89f9aa40fcb34c8b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6b6025f4783045da"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Raae14c66cf614e27"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf510df52eb2b4b33"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R3815b98697634518"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R62befc1742054d01"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rdd981a16ac49403f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R46c9e90c3d824238"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R6b2c72e7ae074212"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R77f360d160cc4993"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R2a13ebdbca814843"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R26aa29fa2c5d4430"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R8b99815c9dd648ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R2a0c1f1efc824eeb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R07dbdbb757f74c91"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rf9df3b775c7945bb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Re64d327eea844990"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Red58dd3162a04251"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R16d52eca5e1745d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rb323c6d0bf2f4547"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3cabe177336f4ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R89f9aa40fcb34c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raae14c66cf614e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ref29084986c34548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra562fe765a2648b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3815b98697634518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rdce4c36515514a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R16a4420d3b4146ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R65d82157242e4a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R26af2672b88e4cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R982b7b948bbf47e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8bef971e596945a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R34708f7d7c614261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R68c002de97f94527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R35f0a80ecf214be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra0af23a7e67343af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3ce97f08c0814d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3f339e5aac0b4786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R62befc1742054d01" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R203d1fb7d42e4ed9" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra49b42bd724c4863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6b6025f4783045da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf510df52eb2b4b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R588f0a49e602455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rcb32576a0a994c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdd981a16ac49403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R46c9e90c3d824238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6b2c72e7ae074212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R77f360d160cc4993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2a13ebdbca814843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R26aa29fa2c5d4430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8b99815c9dd648ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2a0c1f1efc824eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R07dbdbb757f74c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf9df3b775c7945bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re64d327eea844990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Red58dd3162a04251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R16d52eca5e1745d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb323c6d0bf2f4547" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R9ff9524799114f34" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rab2bd56d3072454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Recb92c2f9b294b42" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfe3cabb33f5a4189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2aeaeaff968f46a0" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf74f2c4b42f94c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e977893ea3d43f3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R51d6236caa154d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R02ef5add35cf4d93" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra42322fd8586430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R12b4250c120b4c94" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R89e8577ad6504296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R24799ee2cb254470" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd3bd1d9def474fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd960bfda7dfa4acc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R373b3ac537354c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd6ccd3bf27c64eb3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R02364267ed2c4ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b41c9d79b02467a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3a564ba1b92e402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re93ed76c62af4c61" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6dff201d28d34049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b9d68479a784d4b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rae230ef6aa3541a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f900edcc7704476" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R38e5ca6275af4c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R740deab0a10949f0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R915fd98427fc4225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd265603accd7435c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R444febed6c6f4c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf4936382034f4b0f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd8b464f1dd69444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04351ef510814e67" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdb1b46b1724a469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R17c90247dd0d43e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re163317896844996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf515bd2c62f741f4" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R471407a94a404d6d" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5ffeebdc92ec4e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfe641fcfe75d4674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R240626be441d41c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5b3684ecff9f496a" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0a7789e6799444a2" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R17c90247dd0d43e3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfe641fcfe75d4674"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re163317896844996"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R240626be441d41c5"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf515bd2c62f741f4"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5b3684ecff9f496a"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc4de57b3e8094ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R49f635c84ea8456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2018fdf42d9431f" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb54c586e499f4121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ref15acfdb0fc451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd6d26861757842bb" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R49f635c84ea8456a"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd2018fdf42d9431f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ref15acfdb0fc451e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd6d26861757842bb"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14c5c2ae1c684603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3cd8bba6fb3248b0" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R50702bd70c614164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2ce94663e46b4433" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ed9e77ebf19409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc9665d39546940a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ef7bcde75dc4f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R44ce8fbd06364185" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf3ec9b4e08a1406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rdcdf085f1c694a7f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec11a22bfef24e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R5452a99a651e4963" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd44cbd794ad84c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R331e3e7f852f4d14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0484c33aca204e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R6b1fb045192545ea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde29677671af449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R15908d9786e74dbc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R94c17fceea134165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rf0afc8a98c484842" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R29ca3385857349c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rf6bc817c45f14450" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ddc204453fa41e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Reacbbb0c140449d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra941f85cada54934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R9b83cb08f968493f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R220f6e1c1ff74d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R031382cf41ac4341" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R97fbf636cbb240a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R608edd8c6c834783" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ee96f18d1704ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8280bb920cc9402b" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書第2章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Micah 2 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 2:9  |  Micah 2:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們將我民中的婦人從安樂家中趕出， 又將我的榮耀從她們的小孩子盡行奪去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The women of my people have ye cast out from their pleasant houses; from their children have ye taken away my glory for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,183 +3327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 2:10  |  Micah 2:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們起來去吧！ 這不是你們安息之所； 因為污穢使人毀滅， 而且大大毀滅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Arise ye, and depart; for this is not your rest: because it is polluted, it shall destroy you, even with a sore destruction.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3553,183 +3481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 2:11  |  Micah 2:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若有人心存虛假，用謊言[說]： 我要向你們預言得清酒和濃酒。 那人就必作這民的先知。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If a man walking in the spirit and falsehood do lie, saying, I will prophesy unto thee of wine and of strong drink; he shall even be the prophet of this people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3745,183 +3635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 2:12  |  Micah 2:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各家啊，我必要聚集你們， 必要招聚以色列剩下的人， 安置在一處，如波斯拉的羊， 又如草場上的羊群； 因為人數[眾]多就必大大喧嘩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will surely assemble, O Jacob, all of thee; I will surely gather the remnant of Israel; I will put them together as the sheep of Bozrah, as the flock in the midst of their fold: they shall make great noise by reason of the multitude of men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3937,179 +3789,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 2:13  |  Micah 2:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>開路的在他們前面上去； 他們直闖過城門，從城門出去。 他們的王在前面行； 耶和華引導他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The breaker is come up before them: they have broken up, and have passed through the gate, and are gone out by it: and their king shall pass before them, and the LORD on the head of them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4129,183 +3943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 2:1  |  Micah 2:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>禍哉，那些在床上圖謀罪孽、造作奸惡的！ 天一發亮，因手有能力就行出來了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Woe to them that devise iniquity, and work evil upon their beds! when the morning is light, they practise it, because it is in the power of their hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4321,183 +4097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 2:2  |  Micah 2:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們貪圖田地就佔據， 貪圖房屋便奪取； 他們欺壓人，霸佔房屋和產業。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they covet fields, and take them by violence; and houses, and take them away: so they oppress a man and his house, even a man and his heritage.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4513,179 +4251,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 2:3  |  Micah 2:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以耶和華如此說： 我籌劃災禍降與這族； 這禍在你們的頸項上不能解脫； 你們也不能昂首而行， 因為這時勢是惡的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore thus saith the LORD; Behold, against this family do I devise an evil, from which ye shall not remove your necks; neither shall ye go haughtily: for this time is evil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4705,183 +4405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 2:4  |  Micah 2:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到那日，必有人向你們提起悲慘的哀歌， 譏刺說：我們全然敗落了！ 耶和華將我們的分轉歸別人， 何竟使這分離開我們？ 他將我們的田地分給悖逆的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In that day shall one take up a parable against you, and lament with a doleful lamentation, and say, We be utterly spoiled: he hath changed the portion of my people: how hath he removed it from me! turning away he hath divided our fields.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4897,183 +4559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 2:5  |  Micah 2:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以在耶和華的會中， 你必沒有人拈鬮拉準繩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore thou shalt have none that shall cast a cord by lot in the congregation of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5089,183 +4713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 2:6  |  Micah 2:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們說：你們不可說預言； 不可向這些人說預言， 不住地羞辱[我們]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Prophesy ye not, say they to them that prophesy: they shall not prophesy to them, that they shall not take shame.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5281,183 +4867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 2:7  |  Micah 2:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各家啊，豈可說耶和華的心不忍耐嗎？ 這些事是他所行的嗎？ 我－[耶和華]的言語豈不是與行動正直的人有益嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O thou that art named the house of Jacob, is the spirit of the LORD straitened? are these his doings? do not my words do good to him that walketh uprightly?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 2:8  |  Micah 2:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，近來我的民興起如仇敵， 從那些安然經過不願打仗之人身上剝去外衣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even of late my people is risen up as an enemy: ye pull off the robe with the garment from them that pass by securely as men averse from war.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>