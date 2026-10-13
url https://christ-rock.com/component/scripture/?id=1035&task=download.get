--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -29,108 +29,108 @@
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7c989a240ab24671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfed368bdd4ec4b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6886e5d4260e49f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3bd3cb0fe10e449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf8045fd852694bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0ac90db022ea4317" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5346194735fa4d1a"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1d9f7b4c38494617"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf66e875313454833"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R316f3533ff294fca"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4eb76772c1c64b84"/>
-[...14 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R20464deb397d49d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf686abe6a80d4b05"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R6e8df540588549ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R0d1a7a95f89b459d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R8597f19d9ce84061"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R88d88f9535554d14"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rdecd9b3355c84e97"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R55d61cdbb9c54d98"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rfd8d1c56874a453d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R4f799bbec9e248a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R22e79270ed984899"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R29500174f3074cdd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R55e278ca555f416b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R29249c8a90a04ba9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rbf51f0f4a89349eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Re468974f11224550"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R4511baf3484e4e2e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rae2d645c7618446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5346194735fa4d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf66e875313454833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R11373b948c2c4f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6acd0ac13cef42e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4eb76772c1c64b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf604d5776a1d42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R717cfe5169de4924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R46cdb627374e4d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf7c16fd8bf2e424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8efa936aee0747f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0aaa09a65ceb49ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rcdaccd29235a4940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R90b53563d58344e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R48f5f97b51ea4efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1da5c061c744466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R44b32c29037f419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1901f94ca3624a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rcd31450f901b4dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc3ef16bf54344fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R20464deb397d49d8" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1c5b3e2d758c4015" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re3ac7abe3b72410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1d9f7b4c38494617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R316f3533ff294fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R3d4137a85bb340dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1a83cacb0e85430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf686abe6a80d4b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6e8df540588549ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0d1a7a95f89b459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8597f19d9ce84061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R88d88f9535554d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdecd9b3355c84e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R55d61cdbb9c54d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfd8d1c56874a453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4f799bbec9e248a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R22e79270ed984899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R29500174f3074cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R55e278ca555f416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R29249c8a90a04ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rbf51f0f4a89349eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re468974f11224550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4511baf3484e4e2e" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8079b06310364061" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -334,96 +334,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R38a4e13996cd47ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R13c350b7b9854782" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra4ebad437a634563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f4a04e7504243b3" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re86d3a148b9d443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc4f17ab312e4a88" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2ee6de1927ff4de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R311b13254e0044dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc5c2535b9ba64f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1df73d88fe34dcc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra795bc4a085d4560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5542920160e4ec1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd69ab38f76e94fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f02ae8724104f1c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1b960148066e4189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd2d698ad16845c0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R519c3e29c2524289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree8da6e84c584221" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R57a53db8b3214e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R14fffba8983d485f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R02528b72615545b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c03fa274bf44996" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re6f23445bc064073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c25ac15ab314d71" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2f60148f81fd4edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4602a05514344320" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb6abebc24b3f49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R55d14e4c68454b15" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R068f093c0e1e4fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4bea04ddbd784f3d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2254f2e7fdbd43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e5483d5748d4446" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R855693aee5ef401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8b413d7310a43ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdef128fd8bbd414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d95088a85a6453c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1902,100 +1902,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbe64ef03de0c4131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf8a81c60d2d24c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re000d649adb24358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R54312eaa20fb45a1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R834937306e6d4896" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7d8a09064f344f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6c868e6283dd4cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R007f4c5ba2744c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R11431632a8834286" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdeb16dd6597b4a9b" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf8a81c60d2d24c7e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6c868e6283dd4cd5"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re000d649adb24358"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R007f4c5ba2744c87"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3021,116 +3021,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R54312eaa20fb45a1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R11431632a8834286"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd29c1bb13f7d451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R61a25f7509fd43e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00a75583af6b45bf" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R705a24c73ace406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Raf58fb728f15413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ff6e4640ec94832" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R61a25f7509fd43e7"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R00a75583af6b45bf"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Raf58fb728f15413f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R8ff6e4640ec94832"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3194,96 +3194,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d2a044efe1a48ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4c2cedfacf6e495f" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49f904966be049b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R073bf6f6d43e428d" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R846cdda5c33041f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R56f6335751374f8a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R25700d68f81940bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rfa77477ea4654ec4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9268a9e97f824dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R03127db3080d48a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd9813cf0e70c45f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R891eea043df94ac2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a280e82e42a4c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R949c1775bd854446" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8786553396014127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R00439ad44724453d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R615092ba13dc4af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R77d9b9c97c2d42da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R145037f6728d4847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R1b9d43c40bee4dda" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R902ea4fd3514422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R51465e9620134219" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1a3d41d46d2941d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R51199d782848481f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ce31428284e4c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R64dc7e52091d4771" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc9fead1648024c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Re45b0c69a4d5486f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R360fb2d8ab8c40c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R9b825fb9eeb14d63" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7843aca2bd54c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rcde677743dc74324" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e7deaa1c31d44e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rd25de3cfc60e418a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd3bae46a1d9946ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf2cc3f165f8d4d92" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3301,65 +3301,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書第5章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Micah 5 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3377,183 +3381,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 5:9  |  Micah 5:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願你的手舉起，高過敵人！ 願你的仇敵都被剪除！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thine hand shall be lifted up upon thine adversaries, and all thine enemies shall be cut off.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3569,183 +3535,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 5:10  |  Micah 5:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說：到那日， 我必從你中間剪除馬匹， 毀壞車輛，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass in that day, saith the LORD, that I will cut off thy horses out of the midst of thee, and I will destroy thy chariots:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3761,183 +3689,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 5:11  |  Micah 5:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>也必從你國中除滅城邑， 拆毀一切的保障，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will cut off the cities of thy land, and throw down all thy strong holds:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3953,183 +3843,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 5:12  |  Micah 5:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又必除掉你手中的邪術； 你那裏也不再有占卜的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will cut off witchcrafts out of thine hand; and thou shalt have no more soothsayers:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4145,183 +3997,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 5:13  |  Micah 5:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必從你中間除滅雕刻的偶像和柱像， 你就不再跪拜自己手所造的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy graven images also will I cut off, and thy standing images out of the midst of thee; and thou shalt no more worship the work of thine hands.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4337,183 +4151,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 5:14  |  Micah 5:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必從你中間拔出木偶， 又毀滅你的城邑。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will pluck up thy groves out of the midst of thee: so will I destroy thy cities.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4529,183 +4305,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 5:15  |  Micah 5:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我也必在怒氣和忿怒中向那不聽從的列國施報。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will execute vengeance in anger and fury upon the heathen, such as they have not heard.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4721,183 +4459,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 5:1  |  Micah 5:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>成群的民哪，現在你要聚集成隊； [因為]仇敵圍攻我們， 要用杖擊打以色列審判者的臉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now gather thyself in troops, O daughter of troops: he hath laid siege against us: they shall smite the judge of Israel with a rod upon the cheek.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4913,183 +4613,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 5:2  |  Micah 5:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>伯利恆的以法他啊， 你在猶大諸城中為小， 將來必有一位從你那裏出來， 在以色列中為我作掌權的； 他的根源從亙古，從太初就有。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But thou, Beth-lehem Ephratah, though thou be little among the thousands of Judah, yet out of thee shall he come forth unto me that is to be ruler in Israel; whose goings forth have been from of old, from everlasting.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5105,183 +4767,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 5:3  |  Micah 5:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華必將以色列人交付[敵人]， 直等那生產的婦人生下子來。 那時掌權者其餘的弟兄 必歸到以色列人那裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore will he give them up, until the time that she which travaileth hath brought forth: then the remnant of his brethren shall return unto the children of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5297,179 +4921,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 5:4  |  Micah 5:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必起來，倚靠耶和華的大能， 並耶和華－他神之名的威嚴， 牧養[他的羊群]。 他們要[安然]居住； 因為他必日見尊大，直到地極。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he shall stand and feed in the strength of the LORD, in the majesty of the name of the LORD his God; and they shall abide: for now shall he be great unto the ends of the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5489,179 +5075,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 5:5  |  Micah 5:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這位必作[我們的]平安。 當亞述人進入我們的地境， 踐踏宮殿的時候， 我們就立起七個牧者， 八個首領攻擊他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And this man shall be the peace, when the Assyrian shall come into our land: and when he shall tread in our palaces, then shall we raise against him seven shepherds, and eight principal men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5681,183 +5229,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 5:6  |  Micah 5:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們必用刀劍毀壞亞述地 和寧錄地的關口。 亞述人進入我們的地境踐踏的時候， 他必拯救我們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they shall waste the land of Assyria with the sword, and the land of Nimrod in the entrances thereof: thus shall he deliver us from the Assyrian, when he cometh into our land, and when he treadeth within our borders.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5873,179 +5383,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 5:7  |  Micah 5:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各餘剩的人必在多國的民中， 如從耶和華那裏降下的露水， 又如甘霖降在草上； 不仗賴人[力]，也不等候世人[之功]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the remnant of Jacob shall be in the midst of many people as a dew from the LORD, as the showers upon the grass, that tarrieth not for man, nor waiteth for the sons of men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6065,183 +5537,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 5:8  |  Micah 5:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各餘剩的人必在多國多民中， 如林間百獸中的獅子， 又如少壯獅子在羊群中。 他若經過就必踐踏撕裂， 無人搭救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the remnant of Jacob shall be among the Gentiles in the midst of many people as a lion among the beasts of the forest, as a young lion among the flocks of sheep: who, if he go through, both treadeth down, and teareth in pieces, and none can deliver.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>