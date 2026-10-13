--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -23,105 +23,105 @@
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7e011f3c924c49f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R61826c91e7b848bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1f45a02df56840f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra51be684faa94e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8f8bbd7182244eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc53f26b782354390" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R20b2cec826d44b59"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc0c5def181014666"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5e083670353140ef"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R673c1c1bf4c04909"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R78808bebbe4a42fa"/>
-[...11 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R68243d88a8ea44a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf72c008cc7e84b53"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R463c6a50400b43f0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rd2baa76c3dfd4bab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R6417210d7c344107"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R83ef41360cf54852"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R884175033d1442b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R8bb245b0dc6d444d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rb936719dd90f40ed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R5e420dac510e4248"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rf076ae14a5374797"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Ra858cc31343e48d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rcc86be43c0564ae4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R13371b6f26a24dfa"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc0f951e0073c4dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R20b2cec826d44b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e083670353140ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Refcc62f847b64953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R3d3cca3dc44a4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R78808bebbe4a42fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf7b010756e5e4e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6b59419fc16d40ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R52c7f42c7d6a45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R39ddc2aa1cf94e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R32f358af56b44061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R51814d699af64396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7c2ab66c714e4239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb8e4d72e00154740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra3e93d730b394ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R68700039fe074dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra47318b4d56c4c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R68243d88a8ea44a9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R68706b61e86d4c72" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc81d9a35d347461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc0c5def181014666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R673c1c1bf4c04909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R213721ed833c46cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0607c1ac8ff14bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf72c008cc7e84b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R463c6a50400b43f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd2baa76c3dfd4bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6417210d7c344107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R83ef41360cf54852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R884175033d1442b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8bb245b0dc6d444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb936719dd90f40ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5e420dac510e4248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf076ae14a5374797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra858cc31343e48d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rcc86be43c0564ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R13371b6f26a24dfa" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R0152d296b9484314" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -325,87 +325,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R199fbe7a2ae0435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfbbcd1496bad4575" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3f87c5282cd14d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd84190486eb64857" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Recab67caab1d4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3351634fff514c22" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rdf7642e86f2e4547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c3c97fab6c3425f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3b79e06365c6468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f5f4188f2cc48bb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4e01170667814285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R72670b538bf34f60" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rbdc3ebcababa44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1b2d15767d744bae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6d62756117de45a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R857149578eb74988" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R63a4ce5376d14929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc39719c860f04851" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R53cec96e40054195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff78185325d64132" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0484e57344c64905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re36d4866068549f5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6e192e459ab1431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d7c412529234536" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R88ca2408b61a4a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb7f81519b5354bdb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R762ea8d666a34b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5fa39b2704f94a6b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R580fee6f574445d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R654542bd1bb24086" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1599,100 +1599,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R343159697f584c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd184f60199f24cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf3c820a573174a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8e81125754d04dcb" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcc1f8c518dff4d78" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb1585630c57f407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R306423e1f0c84cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R87358bc91b27427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rab4cbbd019d04bdf" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R025a1bc336ae4c33" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd184f60199f24cb6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R306423e1f0c84cc2"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf3c820a573174a19"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R87358bc91b27427a"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2718,116 +2718,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8e81125754d04dcb"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rab4cbbd019d04bdf"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R06ced46f15d44f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd70073631b454252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rabe275832499468e" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rce8ed942f9fe4cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9893e0aac3874b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2cd448db8803449f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd70073631b454252"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rabe275832499468e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9893e0aac3874b66"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R2cd448db8803449f"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2891,87 +2891,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R40e315a0dced48c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R77d1d009602a416d" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6c4160126fc54b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7992aff5c5e34ad7" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf987fc293fe048d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R03a7ad85af444b65" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd09e314c3d34cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R2f32ff6bfc784a12" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd546ca1516a4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R8b0c7d03dd764593" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R98c7b5c0ca854825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R13d5bc82133c47b0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R85db84a2ad264723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rac93aacc75a54178" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24e9eb76bde04043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R8790224a9d71421d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ec4ccce9b2d423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rb659a570abed4b88" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e719376b4234d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R83d1bb0c620443af" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd2b24a5b9244c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R45f97edb04504685" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R51419d1ff1ce459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R16d7d1180009423c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R608860c7ac414adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rebbef42841dc49dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52b86f292f9940e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Ra76047680c274277" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d2e6bb2393c431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Raf294814c10948a4" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2989,65 +2989,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Micah 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3065,183 +3069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 3:9  |  Micah 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各家的首領、以色列家的官長啊， 當聽我的話！ 你們厭惡公平， 在一切事上屈枉正直；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear this, I pray you, ye heads of the house of Jacob, and princes of the house of Israel, that abhor judgment, and pervert all equity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3257,183 +3223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 3:10  |  Micah 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以人血建立錫安， 以罪孽建造耶路撒冷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They build up Zion with blood, and Jerusalem with iniquity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3449,183 +3377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 3:11  |  Micah 3:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>首領為賄賂行審判； 祭司為雇價施訓誨； 先知為銀錢行占卜。 他們卻倚賴耶和華，說： 耶和華不是在我們中間嗎？ 災禍必不臨到我們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The heads thereof judge for reward, and the priests thereof teach for hire, and the prophets thereof divine for money: yet will they lean upon the LORD, and say, Is not the LORD among us? none evil can come upon us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3641,183 +3531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 3:12  |  Micah 3:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以因你們的緣故， 錫安必被耕種像一塊田， 耶路撒冷必變為亂堆； 這殿的山必像叢林的高處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore shall Zion for your sake be plowed as a field, and Jerusalem shall become heaps, and the mountain of the house as the high places of the forest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3833,183 +3685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 3:1  |  Micah 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我說：雅各的首領， 以色列家的官長啊，你們要聽！ 你們不當知道公平嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I said, Hear, I pray you, O heads of Jacob, and ye princes of the house of Israel; Is it not for you to know judgment?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4025,183 +3839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 3:2  |  Micah 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們惡善好惡， 從人身上剝皮， 從人骨頭上剔肉，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who hate the good, and love the evil; who pluck off their skin from off them, and their flesh from off their bones;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4217,183 +3993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 3:3  |  Micah 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>吃我民的肉， 剝他們的皮， 打折他們的骨頭， 分成塊子像要下鍋， 又像釜中的肉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who also eat the flesh of my people, and flay their skin from off them; and they break their bones, and chop them in pieces, as for the pot, and as flesh within the caldron.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4409,183 +4147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 3:4  |  Micah 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到了[遭災的]時候， 這些人必哀求耶和華， 他卻不應允他們。 那時他必照他們所行的惡事向他們掩面。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then shall they cry unto the LORD, but he will not hear them: he will even hide his face from them at that time, as they have behaved themselves ill in their doings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4601,179 +4301,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 3:5  |  Micah 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>論到使我民走差路的先知－ 他們牙齒有所嚼的， 他們就呼喊說：平安了！ 凡不供給他們吃的， 他們就預備攻擊他－ 耶和華如此說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD concerning the prophets that make my people err, that bite with their teeth, and cry, Peace; and he that putteth not into their mouths, they even prepare war against him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4793,179 +4455,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 3:6  |  Micah 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們必遭遇黑夜，以致不見異象； 又必遭遇幽暗，以致不能占卜。 日頭必向你們沉落， 白晝變為黑暗。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore night shall be unto you, that ye shall not have a vision; and it shall be dark unto you, that ye shall not divine; and the sun shall go down over the prophets, and the day shall be dark over them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4985,183 +4609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 3:7  |  Micah 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>先見必抱愧， 占卜的必蒙羞， 都必摀着嘴唇， 因為神不應允他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then shall the seers be ashamed, and the diviners confounded: yea, they shall all cover their lips; for there is no answer of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5177,183 +4763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 3:8  |  Micah 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於我，我藉耶和華的靈， 滿有力量、公平、才能， 可以向雅各說明他的過犯， 向以色列指出他的罪惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But truly I am full of power by the spirit of the LORD, and of judgment, and of might, to declare unto Jacob his transgression, and to Israel his sin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>