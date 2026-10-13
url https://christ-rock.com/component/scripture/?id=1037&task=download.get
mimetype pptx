--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -31,109 +31,109 @@
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfa329465add44a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8c60c661ff2e408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2fc9571fa2364081" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7fe38dd09f35476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfc1692b6dad8491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R83922b4ee8a7447f" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R223bf13c862d43cb"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R59febb8283e94979"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1acd5a4132c84262"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rfdcffd7eb0e443a4"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf337343e8bf0418a"/>
-[...15 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rfb64dbb35fea45d7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd9077b86c6b2430a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R95e24532e0164bba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R3d50e48fa1dc4c46"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Re9c452d3d7e34091"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rf9bd6c4935044bcc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rdf5dc076f3b64ec9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Reb84ebf1fe114a2b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rb42cf94e21854b46"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Ree68d5e9a7a24df1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R675f339c78f949bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rac09feb802e047ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R11378b53d03b43da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rd16822eb26c040eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R1eb210d2c84d4adb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Reaad76d10c844050"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R42a47dbcbfb24f3a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R82c6f1c9cbe74172"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R99d20b683ff54fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R223bf13c862d43cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1acd5a4132c84262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R177bcfba75314f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R67d089eab9774803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf337343e8bf0418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R209bfa9f6c7e47ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb2bf4ce0df194369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R68bf46ef746d4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra13b6c783e8c43d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R94caf597def34ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd3df2d0fc58c4680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra95ea69d8e3047ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R03504c5edd1347f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R86510615bc5b4c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R215a64c4128e4cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7d69c0cd101b4080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7a41a4b827da47ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd9d90de7ad8140a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8e73881e3c044952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra6b3bdce3b704e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rfb64dbb35fea45d7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc3c57cc26ae747f3" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R6c8a9042221c42f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R59febb8283e94979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfdcffd7eb0e443a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R25d37bce397b4b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R9e50f0e6eef04d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd9077b86c6b2430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R95e24532e0164bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3d50e48fa1dc4c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re9c452d3d7e34091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf9bd6c4935044bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdf5dc076f3b64ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Reb84ebf1fe114a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb42cf94e21854b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ree68d5e9a7a24df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R675f339c78f949bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rac09feb802e047ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R11378b53d03b43da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd16822eb26c040eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1eb210d2c84d4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Reaad76d10c844050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R42a47dbcbfb24f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R82c6f1c9cbe74172" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R45ef112029b646e3" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -337,99 +337,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R229f7db6fa094132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9020f93e6b9648b9" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3aab913cdf0a41f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re2e1c5c3da9f484a" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc09279d3dded4c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b2026beeb3c4696" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R87532e990b4b42a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R544ca9bceacf4423" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb930f08356d14b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf78bb8163554395" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfb044c116e574f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5565a4f3f4274884" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5bc17643707c45d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R58fa396b92364b19" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra0f4375a3f5f485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d0e07dd714f4d22" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd27b8d1fe0614ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra4cb16724787446b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1dbdd9de4c0d48af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re90d0637641149ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb9e3bc2ba3e14869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf86747f9b4564349" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R34c638f429d44a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf8c37315b71443f4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcc6fa7d58d7042f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06607e1637f840b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6cf631db96af4c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R40811a43323d4ac6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6eb45780e84f4dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re8fb47369dd845ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R31a9549b30de453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb55de84415bb48b9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfe38711e4918470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7fec2a37fe454ec2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re862da960e7c4238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc433ccff5324aef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfdc516d161ee4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R58691f98ee744f0a" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2003,100 +2003,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb2745a6e237a45f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra42e87c4b5324cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra6375e2431f84108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1e91cd5e601c4d1d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5c36ec74f5ac4d59" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd9c86a05ca614684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfbdf87aae32f4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5a71fd1710264ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc721a798e3bf402a" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2f9afc376ca84cda" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra42e87c4b5324cbc"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfbdf87aae32f4d48"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra6375e2431f84108"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5a71fd1710264ff4"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3122,116 +3122,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1e91cd5e601c4d1d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc721a798e3bf402a"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Re1f08f4992f64c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R84dc247d7d634bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a3a1938d29246f7" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb78fd051d0724a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf64ec5b96a374dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R180b48dcd26f49e0" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R84dc247d7d634bfe"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9a3a1938d29246f7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf64ec5b96a374dd9"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R180b48dcd26f49e0"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3295,99 +3295,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R190d613b0eb84087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R03c0063a04e742cd" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R118a367645354973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R07d6409c126045da" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd6921ea2df64cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R041f35175051408e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R29fef0d1b73d4828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R4d98194994a04735" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R143c4d17cdf74c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Re3a424a5f8d346c6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf8bf0f6cbae5477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R2f754a4c419a4743" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5ec515ea5a05467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rb91b491472114989" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ac324cb21974fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rcb7a24d957354c3e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R631473f6b6a24c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rc3865d31df6c4c59" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R12c3aa0d67f142c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rc641031cefe54d88" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01653042da804d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rfa24f28130ac4ce3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc3b8bbc05e9e4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R5df7572e09bf48b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R255ed0f9aa154da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Re17f3d8f121b4e30" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R937765782a41415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R5dba2585d10d44e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7042964cf13b48b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R2914964bf77e4f0c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b11638517704d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R88c94946fca34adf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b588687ef7c4bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Ra06b31520b6343fc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rafc3044b29664990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R5f9a194750e440b8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d9ba4b596d0475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra118c33d46c04b8e" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3405,65 +3405,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書第6章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Micah 6 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3481,183 +3485,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 6:9  |  Micah 6:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華向這城呼叫， 智慧人必敬畏他的名。 你們當聽是誰派定刑杖的懲罰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD’s voice crieth unto the city, and the man of wisdom shall see thy name: hear ye the rod, and who hath appointed it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3673,183 +3639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 6:10  |  Micah 6:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人家中不仍有非義之財 和可惡的小升斗嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Are there yet the treasures of wickedness in the house of the wicked, and the scant measure that is abominable?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3865,183 +3793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 6:11  |  Micah 6:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若用不公道的天平和囊中詭詐的法碼， 豈可算為清潔呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Shall I count them pure with the wicked balances, and with the bag of deceitful weights?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4057,183 +3947,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 6:12  |  Micah 6:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>城裏的富戶滿行強暴； 其中的居民也說謊言， 口中的舌頭是詭詐的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the rich men thereof are full of violence, and the inhabitants thereof have spoken lies, and their tongue is deceitful in their mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4249,183 +4101,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 6:13  |  Micah 6:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，我擊打你， 使你的傷痕甚重， 使你因你的罪惡荒涼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore also will I make thee sick in smiting thee, in making thee desolate because of thy sins.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4441,179 +4255,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 6:14  |  Micah 6:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要吃，卻吃不飽； 你的虛弱必顯在你中間。 你必挪去，卻不得救護； 所救護的，我必交給刀劍。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt eat, but not be satisfied; and thy casting down shall be in the midst of thee; and thou shalt take hold, but shalt not deliver; and that which thou deliverest will I give up to the sword.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4633,183 +4409,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 6:15  |  Micah 6:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你必撒種，卻不得收割； 踹橄欖，卻不得油抹身； 踹葡萄，卻不得酒喝。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt sow, but thou shalt not reap; thou shalt tread the olives, but thou shalt not anoint thee with oil; and sweet wine, but shalt not drink wine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4825,183 +4563,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 6:16  |  Micah 6:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為你守暗利的惡規， 行亞哈家一切所行的， 順從他們的計謀； 因此，我必使你荒涼， 使你的居民令人嗤笑， 你們也必擔當我民的羞辱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the statutes of Omri are kept, and all the works of the house of Ahab, and ye walk in their counsels; that I should make thee a desolation, and the inhabitants thereof an hissing: therefore ye shall bear the reproach of my people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5017,183 +4717,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 6:1  |  Micah 6:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列人哪，當聽耶和華的話！ 要起來向山嶺爭辯， 使岡陵聽你的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear ye now what the LORD saith; Arise, contend thou before the mountains, and let the hills hear thy voice.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5209,183 +4871,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 6:2  |  Micah 6:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>山嶺和地永久的根基啊， 要聽耶和華爭辯的話！ 因為耶和華要與他的百姓爭辯， 與以色列爭論。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear ye, O mountains, the LORD’s controversy, and ye strong foundations of the earth: for the LORD hath a controversy with his people, and he will plead with Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5401,183 +5025,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 6:3  |  Micah 6:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的百姓啊，我向你做了甚麼呢？ 我在甚麼事上使你厭煩？ 你可以對我證明。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O my people, what have I done unto thee? and wherein have I wearied thee? testify against me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5593,183 +5179,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 6:4  |  Micah 6:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我曾將你從埃及地領出來， 從作奴僕之家救贖你； 我也差遣摩西、亞倫，和米利暗在你前面行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I brought thee up out of the land of Egypt, and redeemed thee out of the house of servants; and I sent before thee Moses, Aaron, and Miriam.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5785,179 +5333,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 6:5  |  Micah 6:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的百姓啊，你們當追念摩押王巴勒所設的謀 和比珥的兒子巴蘭回答他的話， 並你們從什亭到吉甲[所遇見的事]， 好使你們知道耶和華公義的作為。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O my people, remember now what Balak king of Moab consulted, and what Balaam the son of Beor answered him from Shittim unto Gilgal; that ye may know the righteousness of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5977,183 +5487,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 6:6  |  Micah 6:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我朝見耶和華， 在至高神面前跪拜，當獻上甚麼呢？ 豈可獻一歲的牛犢為燔祭嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherewith shall I come before the LORD, and bow myself before the high God? shall I come before him with burnt offerings, with calves of a year old?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6169,179 +5641,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 6:7  |  Micah 6:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華豈喜悅千千的公羊， 或是萬萬的油河嗎？ 我豈可為自己的罪過獻我的長子嗎？ 為心中的罪惡獻我身所生的嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Will the LORD be pleased with thousands of rams, or with ten thousands of rivers of oil? shall I give my firstborn for my transgression, the fruit of my body for the sin of my soul?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6361,183 +5795,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彌迦書 6:8  |  Micah 6:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>世人哪，耶和華已指示你何為善。 他向你所要的是甚麼呢？ 只要你行公義，好憐憫， 存謙卑的心，與你的神同行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath shewed thee, O man, what is good; and what doth the LORD require of thee, but to do justly, and to love mercy, and to walk humbly with thy God?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>