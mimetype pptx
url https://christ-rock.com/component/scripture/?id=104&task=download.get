--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -59,123 +59,123 @@
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rac9349739451432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0caaf561e740439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R06545a4c80ec49bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2e24df3d7dcf47c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd51cefaa68ff4ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R084d71b716e8414f" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7e36c54791e94f3b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R78266944ecc24073"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R58734532785e4259"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5ad88aea25974069"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re3a497fc979443f4"/>
-[...29 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R2eb3a623b52a4c1f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6d1a3a095fc64a5d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R87aa33f62d884981"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R7002186a063841cf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rc4a0248328a54b11"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R5f3fbede6a784469"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rb3a7bcd4822443d7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R340dac72a8dd4aa9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R1c704ac317a9464b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R2ab76f195f764934"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rde813fb725884a32"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Re070aec2acc2409b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R7559fc028a8b4e0a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rf4af4f5e0a694197"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R558f2dcc9fcf4882"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R78acffdb547b44e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R043c5fa2bf3e4219"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R462061b52e4840a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Ra3eb8aa7957b4796"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R4a797fef9e714650"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R5994796d45e14e58"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R157edbb560a74bf1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R06816299b0594d7e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rb773d195208044c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R2a2b1e5fadca4f40"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R086dc5ff800344ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R284dd0f26d2041b3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R6fbab657f0054682"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R5ccff9ef12f840b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R4236af9088aa4d1d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R95ea168b0f1545fa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R4a0af82735424e8b"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8be442e953444d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7e36c54791e94f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R58734532785e4259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc75e85acb73e4bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R24ceb4f191734ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re3a497fc979443f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9e6b972c98e346a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8fac37c33666427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R109793378f6840ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9d10282e3b394b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4f0006fe554f4ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb90bf39a6b784f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8d339e1f75ff4c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbe235aca6b10466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0f0acc21b0d64ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0da24929cea948f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R55a98671ab2d4d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R179e2fece4fe484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7c7d2457aba3407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rfb206aef93554f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re2f7e009eff147b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rfbb660274db6438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf7c78c282c13451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc4939c77b7f94a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra641137ee4b04185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf721e260253a4054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R67394c6155914485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re7c5219468444733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R0c8b6880bdbc4500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R6f2e299febaf40ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R5547fc9037ff476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rb9f5f0dad2ed4141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R0a8b7c6e342f427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rc2ab704db72c4f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R16df5021c1d1406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R2eb3a623b52a4c1f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R181e7e8a4d5c4ab3" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd5d822109d9542ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R78266944ecc24073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ad88aea25974069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf299a2a13de04de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R613bcb8d53c0493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6d1a3a095fc64a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R87aa33f62d884981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7002186a063841cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc4a0248328a54b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5f3fbede6a784469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb3a7bcd4822443d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R340dac72a8dd4aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1c704ac317a9464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2ab76f195f764934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rde813fb725884a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re070aec2acc2409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7559fc028a8b4e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf4af4f5e0a694197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R558f2dcc9fcf4882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R78acffdb547b44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R043c5fa2bf3e4219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R462061b52e4840a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra3eb8aa7957b4796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4a797fef9e714650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R5994796d45e14e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R157edbb560a74bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R06816299b0594d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb773d195208044c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R2a2b1e5fadca4f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R086dc5ff800344ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R284dd0f26d2041b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R6fbab657f0054682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R5ccff9ef12f840b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R4236af9088aa4d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R95ea168b0f1545fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R4a0af82735424e8b" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rfdffd7f5822442df" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -379,141 +379,141 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8f0bd244a2294ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff3ce98d1d5d4e35" /></Relationships>
-[...89 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3dc744587e024916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbfb35ae0e2544f91" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ree9f7ae0d15e4ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R896a79051fc7484e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbc0d1870e44542e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R44a7461a0a964e39" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2c0d11da3a714994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc270eb5db7d14c11" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf339c87555aa4206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e5c3592f3734510" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R049c3cbd05044240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f57d8e98c99409e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6e5c3bec484b43e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R28656a46730b4461" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf5f12512d1f24382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d6bc29ab6044357" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf5ab4bd3de5141d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76bf8b03e5dd44e3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4c3c3abc69004207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R347ec24bee274a9d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rca39e7e1b36e4046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8de80b1b7ad48d0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc168a3cc6c49422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf91c50a9cc34820" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R62d9598b5c1b4d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b31380515e24869" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rb7ecd1e26fa749d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8160c181760d4f98" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Redb864647d37471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f3f45fa432f4386" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Reeac5ff16cee4f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd9944f183695464b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R624a28e8e7124fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra667d6cd86dc4553" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R3209162bea1d46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb6d8012cf314daa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rf2b62bc664a24f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d21f2f86474433a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R30a18a0b0dbb4a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d883dd0acc24faa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rf387a6b02c264b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2f1ab840b344443" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R47761fe6fc0b45f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R27c2cbfa29f6402f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R41373be37c574886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3fcda8c5d91c4a10" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5feeb92a98454db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3db6adc3a2574f8c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R91f9dd1d2e944bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf3a836eca9be4e5c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R47ba66d85fa342c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4e6010ea7bc94d29" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4fba483ab553409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2aecdde21cba4d43" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8295370ebcf647e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf0d16835b775434d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R830c5bd59b6e4ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0a4fe5a2f8654b5b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb05be073150344c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d22d2f48f014ff0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R934d8ac9de4a4efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67f17acaa9eb454e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R94771e950e9e47fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R12cd1b61dafe4dfc" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3417,100 +3417,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R65a9e2f6865746f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3f3d640118c94ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2cc20cb5d9394ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R084539012c6940b1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rad3924d0aa694143" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb1ea872e784f4de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7226e790a6044fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3e10f16cb3d74474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb64ed4e0266a4137" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R526491e54caf4ea2" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3f3d640118c94ab5"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7226e790a6044fcf"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2cc20cb5d9394ca7"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3e10f16cb3d74474"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4536,116 +4536,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R084539012c6940b1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb64ed4e0266a4137"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R36a5da4c944c4b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R88017aed5c5a4273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55bca29332784504" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ree920235afa94005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf4f5a2f9aa5e4824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3630f96e7c2f4b4d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R88017aed5c5a4273"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R55bca29332784504"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf4f5a2f9aa5e4824"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3630f96e7c2f4b4d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4709,141 +4709,141 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d0a1352c7b34673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R68c8fd8a227c4b46" /></Relationships>
-[...89 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d2b97a1d45747ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf21e4a665f2146cf" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd271a04103594060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R001290276679412b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2d306b733e646a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R37737670f8d24acb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e95ae70da9348ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R76329c5609744e3f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa5b258d5d634679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rb4ef93bc73ac48b0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R615f799146844c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R13274f057e764ee0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R004d9cea4cbb4449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rd245ae22fa624ce3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4053d7e12dcb41b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R750ce44e44044a4e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4799580c556048b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rceef9f2ded2a4f36" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a93ba7977774186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Re5df4a7319a8404d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf6918c9537cc4280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R514985b088f54b8e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R34779b852f19480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Ra9f6b5852bda40cb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0094368b25e64fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R7f8a9bb53b4e4307" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c1248c466f040b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R413d1cc4bc584711" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb408470d67c94a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R86e2c42296e9465b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d9084eedca144cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Re0cf73eb92b947d3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe49eabf6ab1491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R9aa3af7dc6e743eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4abf9ba5f556435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R93f168db4c084d72" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e2834764c0c403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R969c622887fd418c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf0ea58fc138049ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rf20a31d8e56c49c7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf679fa3b943d4983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R432ff5e07086465d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5dc85f489c1a4fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rbc00a95999624810" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R476476ce827748d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Ra609d015bd614818" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4032b5e594f24962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R1c6c3181186748c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf3ae860ef95e45a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R76e16185c5c3405e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R53fe5a1423fa48e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R0ff7e64305104dba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd3a39517d80b4f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R7fbc889cb08547d7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfaed0dd6b3164e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R42babe6dc6e8427a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R765ff9e95feb4516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ra63ab4ab66ca4cf3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc8d2eaf731d43fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R5d7b3dc2f7e24531" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c814703a8914d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R1100d8e9c5c64694" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R67db01186e2a4a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R54914f901e29442d" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4861,65 +4861,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書第2章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Philippians 2 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4937,183 +4941,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:9  |  Philippians 2:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，神將他升為至高， 又賜給他那超乎萬名之上的名，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore God also hath highly exalted him, and given him a name which is above every name:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5129,183 +5095,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:10  |  Philippians 2:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>叫一切在天上的、地上的，和地底下的， 因耶穌的名無不屈膝，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That at the name of Jesus every knee should bow, of things in heaven, and things in earth, and things under the earth;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5321,183 +5249,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:11  |  Philippians 2:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無不口稱「耶穌基督為主」， 使榮耀歸與父神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And that every tongue should confess that Jesus Christ is Lord, to the glory of God the Father.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5513,183 +5403,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:12  |  Philippians 2:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣看來，我親愛的[弟兄]，你們既是常順服的，不但我在你們那裏，就是我如今不在你們那裏，更是順服的，就當恐懼戰兢做成你們得救的工夫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore, my beloved, as ye have always obeyed, not as in my presence only, but now much more in my absence, work out your own salvation with fear and trembling.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5705,183 +5557,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:13  |  Philippians 2:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為你們立志行事都是神在你們心裏運行，為要成就他的美意。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For it is God which worketh in you both to will and to do of his good pleasure.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5897,183 +5711,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:14  |  Philippians 2:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡所行的，都不要發怨言，起爭論，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Do all things without murmurings and disputings:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6089,183 +5865,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:15  |  Philippians 2:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使你們無可指摘，誠實無偽，在這彎曲悖謬的世代作神無瑕疵的兒女。你們顯在這世代中，好像明光照耀，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That ye may be blameless and harmless, the sons of God, without rebuke, in the midst of a crooked and perverse nation, among whom ye shine as lights in the world;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6281,183 +6019,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:16  |  Philippians 2:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>將生命的道表明出來，叫我在基督的日子好誇我沒有空跑，也沒有徒勞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Holding forth the word of life; that I may rejoice in the day of Christ, that I have not run in vain, neither laboured in vain.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6473,183 +6173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:17  |  Philippians 2:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我以你們的信心為供獻的祭物，我若被澆奠在其上，也是喜樂，並且與你們眾人一同喜樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, and if I be offered upon the sacrifice and service of your faith, I joy, and rejoice with you all.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6665,183 +6327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:18  |  Philippians 2:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們也要照樣喜樂，並且與我一同喜樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the same cause also do ye joy, and rejoice with me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6857,183 +6481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:1  |  Philippians 2:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，在基督裏若有甚麼勸勉，愛心有甚麼安慰，[聖]靈有甚麼交通，[心中]有甚麼慈悲憐憫，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If there be therefore any consolation in Christ, if any comfort of love, if any fellowship of the Spirit, if any bowels and mercies,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7049,183 +6635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:19  |  Philippians 2:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我靠主耶穌指望快打發提摩太去見你們，叫我知道你們的事，心裏就得着安慰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I trust in the Lord Jesus to send Timotheus shortly unto you, that I also may be of good comfort, when I know your state.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7241,183 +6789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:20  |  Philippians 2:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為我沒有別人與我同心，實在掛念你們的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I have no man likeminded, who will naturally care for your state.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7433,183 +6943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:21  |  Philippians 2:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>別人都求自己的事，並不求耶穌基督的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For all seek their own, not the things which are Jesus Christ’s.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7625,183 +7097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:22  |  Philippians 2:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但你們知道提摩太的明證；他興旺福音，與我同勞，待我像兒子待父親一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But ye know the proof of him, that, as a son with the father, he hath served with me in the gospel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7817,183 +7251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:23  |  Philippians 2:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，我一看出我的事要怎樣了結，就盼望立刻打發他去；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Him therefore I hope to send presently, so soon as I shall see how it will go with me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8009,183 +7405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:24  |  Philippians 2:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我靠着主自信我也必快去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I trust in the Lord that I also myself shall come shortly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8201,183 +7559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:25  |  Philippians 2:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，我想必須打發以巴弗提到你們那裏去。他是我的兄弟，與我一同做工，一同當兵，是你們所差遣的，也是供給我需用的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet I supposed it necessary to send to you Epaphroditus, my brother, and companion in labour, and fellowsoldier, but your messenger, and he that ministered to my wants.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8393,183 +7713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:26  |  Philippians 2:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他很想念你們眾人，並且極其難過，因為你們聽見他病了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he longed after you all, and was full of heaviness, because that ye had heard that he had been sick.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8585,183 +7867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:27  |  Philippians 2:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他實在是病了，幾乎要死；然而神憐恤他，不但憐恤他，也憐恤我，免得我憂上加憂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For indeed he was sick nigh unto death: but God had mercy on him; and not on him only, but on me also, lest I should have sorrow upon sorrow.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8777,183 +8021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:28  |  Philippians 2:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以我越發急速打發他去，叫你們再見他，就可以喜樂，我也可以少些憂愁。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I sent him therefore the more carefully, that, when ye see him again, ye may rejoice, and that I may be the less sorrowful.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8969,183 +8175,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:2  |  Philippians 2:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們就要意念相同，愛心相同，有一樣的心思，有一樣的意念，使我的喜樂可以滿足。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Fulfil ye my joy, that ye be likeminded, having the same love, being of one accord, of one mind.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9161,183 +8329,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:29  |  Philippians 2:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>故此，你們要在主裏歡歡樂樂地接待他，而且要尊重這樣的人；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Receive him therefore in the Lord with all gladness; and hold such in reputation:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9353,183 +8483,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:30  |  Philippians 2:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因他為做基督的工夫，幾乎至死，不顧性命，要補足你們供給我的不及之處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because for the work of Christ he was nigh unto death, not regarding his life, to supply your lack of service toward me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9545,183 +8637,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:3  |  Philippians 2:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡事不可結黨，不可貪圖虛浮的榮耀；只要存心謙卑，各人看別人比自己強。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let nothing be done through strife or vainglory; but in lowliness of mind let each esteem other better than themselves.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9737,183 +8791,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:4  |  Philippians 2:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>各人不要單顧自己的事，也要顧別人的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Look not every man on his own things, but every man also on the things of others.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9929,183 +8945,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:5  |  Philippians 2:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們當以基督耶穌的心為心：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let this mind be in you, which was also in Christ Jesus:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10121,183 +9099,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:6  |  Philippians 2:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他本有神的形像， 不以自己與神同等為強奪的；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who, being in the form of God, thought it not robbery to be equal with God:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10313,183 +9253,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:7  |  Philippians 2:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>反倒虛己， 取了奴僕的形像， 成為人的樣式；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But made himself of no reputation, and took upon him the form of a servant, and was made in the likeness of men:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10505,183 +9407,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 2:8  |  Philippians 2:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>既有人的樣子，就自己卑微， 存心順服，以至於死， 且死在十字架上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And being found in fashion as a man, he humbled himself, and became obedient unto death, even the death of the cross.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>