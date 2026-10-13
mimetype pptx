--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbe135499948745af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rdb521c4919d64468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra5a45bb355354434" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3ee838edd0954852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5e58423f9830441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R32b30fdc6faf454e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2c91e6e5a66543a8"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9c5cb72c98654e96"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8f4600e308074fb2"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R05a0cff63cff49a8"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rdf8f8419b0af4f3d"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rdc83a51c953349b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb7f7474f9b2149dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R219df451bf1b4048"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R71fd338d54b140b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R090896febac64748"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R0e50f7a5db604ce4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R02ff999719cd49b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R574585ebe6d94e4a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rce54e87b188041b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Re482d9ae9f384967"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Racf0c7f5687b4218"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R461a8f97a3d6448c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R668ce6d4855e40e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R0c518a927c3b49fc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R2de15eafa0744937"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9e8075c8e3b64758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2c91e6e5a66543a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f4600e308074fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9b746cf31a8b4316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R93c9d61bf13545e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdf8f8419b0af4f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R686bf40f38a04f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0069a66e05b14519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfdcb539869484156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra8559c2823d14609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8f67e563e48e49c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0524f17c7fbf4732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R54588578c2ba4649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra756e661038a4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb184e8e63cb9403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc963e7d191ca4485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd95ffc6403f941d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R802986cce5754a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rdc83a51c953349b4" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra95befd238544972" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rec49257686b148f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9c5cb72c98654e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R05a0cff63cff49a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R1e2292f40f42409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R369a221452394bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb7f7474f9b2149dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R219df451bf1b4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R71fd338d54b140b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R090896febac64748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0e50f7a5db604ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R02ff999719cd49b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R574585ebe6d94e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rce54e87b188041b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re482d9ae9f384967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Racf0c7f5687b4218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R461a8f97a3d6448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R668ce6d4855e40e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0c518a927c3b49fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2de15eafa0744937" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra4c697224c5d4b9e" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Raea96b71708647c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R93ca4b4523f94f1e" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R33d0886711224a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd6ba87bc35da4dd5" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R84d3ed69804a4efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd9bcaeaa1aaf40b8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R130dd3b249144f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R141f8e940ed84ce0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R442b05acc0b44490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R23b6713fba4b4471" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R770b5f5f5b1a4e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f3fcbc5acef46f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R30256d19fc0444e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R670de890d2034232" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R48f00a1f87314fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R120e90f8d37242d7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R427117414f694f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb458aab666dd41a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc5bc4f70c6d54259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce791a1da80d463d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3a3728d24b874bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfe18bc18c4e94ec5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd1280bc92caf4cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re2bcfbf2201f4c30" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0ad7dfa9d6944130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e229d5c23484520" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1ddf90b290374f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref76027f57784ade" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rccafc492fd9144e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9cc96cc7bf204a1f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Redf04d1cf8414ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R520b39ccc1f04f0d" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5888e3e06d044b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfe25cccba9e2457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3e24c7e51040447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R91602582ac9643db" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R16b58e46d71b48e8" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R484f68f08c854885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rde8e7d43e8ca4c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8890659a6d324609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R384a5647289842c4" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re7da5d88fb584810" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfe25cccba9e2457b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rde8e7d43e8ca4c0f"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3e24c7e51040447e"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8890659a6d324609"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R91602582ac9643db"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R384a5647289842c4"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4a87361267474691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R19534f565e4645db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c9ae7295bd247e1" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf53f2f021f074487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Raf306cff4d5a4a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rafec79bb4fab4dd0" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R19534f565e4645db"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1c9ae7295bd247e1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Raf306cff4d5a4a27"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rafec79bb4fab4dd0"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17cea068632a47cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rdde97a3d58004e63" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcdc0990864a34226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R514c82748fcd479a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4141eff3a91246f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb9a02d64593c41b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c3a3d52994f4de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rdfdd6492e2d94104" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec4283bc92a34bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R8be66f256c5044b6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R623587caa4db4080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R1e4734ec2ab64341" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ae794dfe0ea413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rc92c39366d2841e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R38c1295903b14ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R57a852834ea0402c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R99d4408199294b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R11a626e56e8e4a0d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e802320e7e34c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rc78ed14ff1004c08" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f172d73f18f4c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R324db4ecde2e4d58" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R737277fe07a04365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rc6915b0f6ed14595" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18b5d471db754015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rff02dabdc0a846b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R65bac9a29534490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R02df3fe602f94542" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ba9534e9d114607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rb06838b3ac0a404a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e46872fae954590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6063a0a25cab47d4" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌第7章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Song of Solomon 7 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 7:9  |  Song of Solomon 7:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的口如上好的酒。 〔新娘〕 [女子說]：為我的良人下咽舒暢， 流入睡覺人的嘴中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the roof of thy mouth like the best wine for my beloved, that goeth down sweetly, causing the lips of those that are asleep to speak.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,183 +3327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 7:10  |  Song of Solomon 7:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我屬我的良人， 他也戀慕我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am my beloved’s, and his desire is toward me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3553,183 +3481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 7:11  |  Song of Solomon 7:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的良人，來吧！ 你我可以往田間去； 你我可以在村莊住宿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Come, my beloved, let us go forth into the field; let us lodge in the villages.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3745,183 +3635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 7:12  |  Song of Solomon 7:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們早晨起來往葡萄園去， 看看葡萄發芽開花沒有， 石榴放蕊沒有； 我在那裏要將我的愛情給你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let us get up early to the vineyards; let us see if the vine flourish, whether the tender grape appear, and the pomegranates bud forth: there will I give thee my loves.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3937,183 +3789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 7:13  |  Song of Solomon 7:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>風茄放香， 在我們的門內有各樣新陳佳美的果子； 我的良人，這都是我為你存留的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The mandrakes give a smell, and at our gates are all manner of pleasant fruits, new and old, which I have laid up for thee, O my beloved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4129,183 +3943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 7:1  |  Song of Solomon 7:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王女啊，你的腳在鞋中何其美好！ 你的大腿圓潤，好像美玉， 是巧匠的手做成的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How beautiful are thy feet with shoes, O prince’s daughter! the joints of thy thighs are like jewels, the work of the hands of a cunning workman.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4321,183 +4097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 7:2  |  Song of Solomon 7:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的肚臍[如]圓杯， 不缺調和的酒； 你的腰如一堆麥子， 周圍有百合花。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy navel is like a round goblet, which wanteth not liquor: thy belly is like an heap of wheat set about with lilies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4513,183 +4251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 7:3  |  Song of Solomon 7:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的兩乳好像一對小鹿， 就是母鹿雙生的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy two breasts are like two young roes that are twins.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4705,183 +4405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 7:4  |  Song of Solomon 7:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的頸項如象牙臺； 你的眼目[像]希實本、巴特‧拉併門旁的水池； 你的鼻子彷彿朝大馬士革的黎巴嫩塔。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy neck is as a tower of ivory; thine eyes like the fishpools in Heshbon, by the gate of Bath-rabbim: thy nose is as the tower of Lebanon which looketh toward Damascus.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4897,183 +4559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 7:5  |  Song of Solomon 7:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的頭在你身上好像迦密山； 你頭上的髮是紫黑色； 王的心因這下垂的髮綹繫住了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thine head upon thee is like Carmel, and the hair of thine head like purple; the king is held in the galleries.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5089,183 +4713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 7:6  |  Song of Solomon 7:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我所愛的，你何其美好！ 何其可悅，使人歡暢喜樂！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How fair and how pleasant art thou, O love, for delights!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5281,183 +4867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 7:7  |  Song of Solomon 7:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的身量好像棕樹； 你的兩乳如同其上的果子，纍纍下垂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This thy stature is like to a palm tree, and thy breasts to clusters of grapes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 7:8  |  Song of Solomon 7:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我說：我要上這棕樹，抓住枝子。 願你的兩乳好像葡萄纍纍下垂， 你鼻子的氣味香如蘋果；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I said, I will go up to the palm tree, I will take hold of the boughs thereof: now also thy breasts shall be as clusters of the vine, and the smell of thy nose like apples;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>