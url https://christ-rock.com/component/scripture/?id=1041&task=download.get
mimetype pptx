--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -21,104 +21,104 @@
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Raa54d159a7b442e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra802e6167e8a4c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8e80a43d530d4b3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbcbc2800e1d84fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rffa2c90c20f44cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R30e236d004e0436c" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R93f9e2abaa954e2d"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbb2fb82d4a53428a"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rafc6407d50b44110"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3e938496a29a4cf7"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb44d6ed67fea422d"/>
-[...10 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rb221bb1bb1bd46f0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R70974d1e9fa843cb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R53d89c30a9ba478b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rdfbdc408e450491e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rdf9f50fd808b4d8d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rae60d965ed6945a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra0011d40816d4be4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R37d9bece69c04778"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R382283e37c1547af"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R5d282a7e1a99424d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R959b89cfe7e049a8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rd21987a625d04750"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R43933f3931b74057"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R661aad86cf9845be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R93f9e2abaa954e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rafc6407d50b44110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R59c86bbb19174466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf1c958e09ec04ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb44d6ed67fea422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R62be94cefa7d4d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R83ddfe305aec4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R75b73a1773884bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rda5ed7154f014194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0f3b1d7a52e84a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rce0a3e3e2e3a485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5ec99d40796b4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2f5e2a48301e49fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R94d241b080fe44b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Reb6288e8eb894b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb221bb1bb1bd46f0" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R43283883292d423e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R08f267c3afe24121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbb2fb82d4a53428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e938496a29a4cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf2a7f01e44504970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rcc18f42ce9c64bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R70974d1e9fa843cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R53d89c30a9ba478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdfbdc408e450491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdf9f50fd808b4d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rae60d965ed6945a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra0011d40816d4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R37d9bece69c04778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R382283e37c1547af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5d282a7e1a99424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R959b89cfe7e049a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd21987a625d04750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R43933f3931b74057" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R502a4775a306446d" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -322,84 +322,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3b5f0611030342cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R073b3ac719694e17" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3117364014234393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rccd0562790ca4cbb" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R310e5eb0121a407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6a03814f39194fc1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R722e5a5084074713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R72eaa8cfa6334be8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb8f5840038ae4ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c4fb7a189304221" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7aed2aa87e7545a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R34d3c6341e464602" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Redbfd47c547a4642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95a14453b17b4774" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6b410a362b774c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R23af0dec36f242e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcecb8c09a2114771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda67f73ea59d4561" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8fa8a568fa544946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a85570e18e54509" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra0537b2e3afe4d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R384b27640f3942eb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R62b88b74d2784e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R92976d9788fc480c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R388aac1a26464158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a4f5d70414c4109" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf92e4215456c4200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1cd5973a4eb4ae6" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1498,100 +1498,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2b8b4e6c4a744c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd4f1b3ef22d24846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R788f0628778445c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc2bab9f2cda74fd3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5191f76c8d6b4967" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9a4a682bc53e4400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R0dcaff3474cc4a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rce9943f2b23f40fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R87c2f79be01f4e09" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R581670c80d474cdd" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd4f1b3ef22d24846"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0dcaff3474cc4a9e"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R788f0628778445c4"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rce9943f2b23f40fa"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2617,116 +2617,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc2bab9f2cda74fd3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R87c2f79be01f4e09"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Recfd6d05c3464e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc7d55a1a45b347c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3c02bd2f85c400e" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R18da0042898546a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R26285a16431b4c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R373e8174b16a4ec8" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc7d55a1a45b347c8"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra3c02bd2f85c400e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R26285a16431b4c13"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R373e8174b16a4ec8"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2790,84 +2790,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd43d353366ae4c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf5d00a4022764cb8" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd5fdf6c7b0aa4a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R3e21288be77742b4" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0c77648c7fa4b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rfeb38db625224360" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0665177989f844c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R787f1713ef934654" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R47250773f37049a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R3e61b22c7776423f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re040cb091ea946ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R5dbac22be2ab4788" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3c4c2d4939f4738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R203345844929472e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R40e05e2881044876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R803ab20955554e99" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa309df4aa644534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R5ef7d9a1b92a4a15" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re150a63c63c744fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rbf0f16f8c7cd4adc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re5627eddc9de406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ra3b7f7019a92406c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf03b12a4530f4dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R94fa7fd37fce4b65" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ffe6e33fa9d45ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R41c14708d5724dca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R766052823f154481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2e37b04c124046c9" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2885,65 +2885,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Song of Solomon 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2961,183 +2965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 3:9  |  Song of Solomon 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所羅門王用黎巴嫩木 為自己製造一乘華轎。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>King Solomon made himself a chariot of the wood of Lebanon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3153,183 +3119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 3:10  |  Song of Solomon 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>轎柱是用銀做的， 轎底是用金做的； 坐墊是紫色的， 其中所鋪的乃耶路撒冷眾女子的愛情。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He made the pillars thereof of silver, the bottom thereof of gold, the covering of it of purple, the midst thereof being paved with love, for the daughters of Jerusalem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3345,179 +3273,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 3:11  |  Song of Solomon 3:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>錫安的眾女子啊， 你們出去觀看所羅門王！ 頭戴冠冕，就是在他婚筵的日子、 心中喜樂的時候，他母親給他戴上的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Go forth, O ye daughters of Zion, and behold king Solomon with the crown wherewith his mother crowned him in the day of his espousals, and in the day of the gladness of his heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3537,183 +3427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 3:1  |  Song of Solomon 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我夜間躺臥在床上， 尋找我心所愛的； 我尋找他，卻尋不見。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By night on my bed I sought him whom my soul loveth: I sought him, but I found him not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3729,183 +3581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 3:2  |  Song of Solomon 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我說：我要起來，遊行城中， 在街市上，在寬闊處， 尋找我心所愛的。 我尋找他，卻尋不見。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will rise now, and go about the city in the streets, and in the broad ways I will seek him whom my soul loveth: I sought him, but I found him not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3921,183 +3735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 3:3  |  Song of Solomon 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>城中巡邏看守的人遇見我； [我問他們]：你們看見我心所愛的沒有？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The watchmen that go about the city found me: to whom I said, Saw ye him whom my soul loveth?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4113,183 +3889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 3:4  |  Song of Solomon 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我剛離開他們就遇見我心所愛的。 我拉住他，不容他走， 領他入我母家， 到懷我者的內室。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It was but a little that I passed from them, but I found him whom my soul loveth: I held him, and would not let him go, until I had brought him into my mother’s house, and into the chamber of her that conceived me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4305,183 +4043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 3:5  |  Song of Solomon 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶路撒冷的眾女子啊， 我指着羚羊或田野的母鹿囑咐你們： 不要驚動、不要叫醒我所親愛的， 等他自己情願。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I charge you, O ye daughters of Jerusalem, by the roes, and by the hinds of the field, that ye stir not up, nor awake my love, till he please.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4497,183 +4197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 3:6  |  Song of Solomon 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那從曠野上來、形狀如煙柱、 以沒藥和乳香並商人各樣香粉薰的是誰呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who is this that cometh out of the wilderness like pillars of smoke, perfumed with myrrh and frankincense, with all powders of the merchant?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4689,183 +4351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 3:7  |  Song of Solomon 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，是所羅門的轎； 四圍有六十個勇士， 都是以色列中的勇士；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold his bed, which is Solomon’s; threescore valiant men are about it, of the valiant of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4881,183 +4505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 3:8  |  Song of Solomon 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>手都持刀，善於爭戰， 腰間佩刀，防備夜間有驚慌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They all hold swords, being expert in war: every man hath his sword upon his thigh because of fear in the night.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>