--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd2cc0659d40c4d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1ecc0d9d61dc429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R643abb61419d4896" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2945c50ac2d146c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R274179a7d8f04fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra93bada379c149e0" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R98ac90404f524160"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc28376c9ee884dd7"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4013d3eae6784cc5"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4849c0e503774ee5"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R80a410c854aa4350"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rc88d2598a88c4544"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R16903be279204cf6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R72ae39046c714723"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R9147957760c74766"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ra51ee153f6f94294"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Re5485a13bea340db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R403fe00c3c5d48aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R320106c61dc84075"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R974793121d9049bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rdebb43c2a3fc46e8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R60560966a84f41af"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R080f30fce7cf414d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rae5df0f3de4e4890"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R3df6ea8ffce94ea6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R65c58b29f91e4e9d"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd2e9d58fc0554089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R98ac90404f524160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4013d3eae6784cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra04df07eeb39418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Raedd7a43dd08409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R80a410c854aa4350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R66dfa5fbd616447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R502e99296a034e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3dff8eb06e194090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R371d2aeab4ed4911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rca7df76c823d480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb5f9ca3d8be54660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R48e4bacca8744ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0afd98989bf44eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R54d5e4c8d7174ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd7a33b35a54f4565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf4dd53c955414425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rfa9bc9ba41064ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc88d2598a88c4544" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rcf9f95abd80c4d48" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R45a47ad7aa384e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc28376c9ee884dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4849c0e503774ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Raf570b7379674c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8069b76db21d4031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R16903be279204cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R72ae39046c714723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9147957760c74766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra51ee153f6f94294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re5485a13bea340db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R403fe00c3c5d48aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R320106c61dc84075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R974793121d9049bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdebb43c2a3fc46e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R60560966a84f41af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R080f30fce7cf414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rae5df0f3de4e4890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3df6ea8ffce94ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R65c58b29f91e4e9d" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb50b91d211f0463f" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R12afd3fce74d4385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rea9ca43f4519401a" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8144c1b7ce9c4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6027320e4d574f3d" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9d6116fbb62843f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd807542d974a4408" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R56f5939e77e14f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a838b65bc3f4974" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3d9d4a46adff42b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfde9d1161bd44188" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R424561d1bf5b4bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R99394d6e19784e46" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R411a24a647f74b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f27946166a94bf8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R88c81dbe303441b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc509bf5ded6a4b72" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R963ff7837b594d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90209e2bb1354d4a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rca7ab8fc3e5340a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1943c5fecc4a4509" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R088c5b7d74b9437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb9053fcb2c64306" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9ad34edf116f49c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf4ca16b34e84381" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5a362714b85144ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R98048c5791264e19" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9d96dcfc8f974435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3f0219880cf4780" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2db4597ef8524d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd0301d2c61f34072" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6e7db1bb2c524ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f83fbdfb5334d1b" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd4c7884b88f947db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5464228e5dea4412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra0e04690758e44c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rea564657197a454c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1419a6a1d1304866" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R82096106350646d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R4ae6958322d0429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R75cb953685cb49d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R717c09115d4f4513" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6469b07ac32e4584" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5464228e5dea4412"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4ae6958322d0429f"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra0e04690758e44c9"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R75cb953685cb49d1"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rea564657197a454c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R717c09115d4f4513"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R0ffa2f391f3c4e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4f69af4171814435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ca6c45375c54d21" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Re3b1c29b4a3f4c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6a56cdf2af4a4453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra8c3d4f7518343e4" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4f69af4171814435"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0ca6c45375c54d21"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6a56cdf2af4a4453"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra8c3d4f7518343e4"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb46fa834b65467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1c2adeb98678418b" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15e9c5af583f429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re735179e5a9a46a7" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf9dffed8b85a4535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2f6f3794a89a4925" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b164c8a954f4c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rf742d160b9de45f8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R45c971b8035d49eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R314bc4844f0f47a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R314a4b081e834d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R31de7388e3c14ffa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f1ac740f754415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R6d67f034c5a94863" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R27e72e6496ec41bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R3119263938c149cb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a626ba9d78b4299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R8fd0ea9e422f4569" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f29666ba6b84e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rd14a44af1ba640f5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R76657d9f786647cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rb3e7553902794e5e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d2fb36a2c944d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R31fb0cbc5fe24395" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd7ff173e0d60417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rcac5919317604907" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c589ef554d7471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R2fa7b30ae6ad4824" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdee7f41c1ef54501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R2d11aa2600b449a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4548b53b045f4b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc7d8a1cf2aac4621" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌第6章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Song of Solomon 6 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,179 +3173,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 6:9  |  Song of Solomon 6:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的鴿子，我的完全人， 只有這一個是她母親獨生的， 是生養她者所寶愛的。 眾女子見了就稱她有福； 王后妃嬪見了也讚美她。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My dove, my undefiled is but one; she is the only one of her mother, she is the choice one of her that bare her. The daughters saw her, and blessed her; yea, the queens and the concubines, and they praised her.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3361,183 +3327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 6:10  |  Song of Solomon 6:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那向外觀看、如晨光發現、 美麗如月亮、皎潔如日頭、 威武如展開旌旗軍隊的是誰呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who is she that looketh forth as the morning, fair as the moon, clear as the sun, and terrible as an army with banners?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3553,183 +3481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 6:11  |  Song of Solomon 6:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我下入核桃園， 要看谷中青綠的植物， 要看葡萄發芽沒有， 石榴開花沒有。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I went down into the garden of nuts to see the fruits of the valley, and to see whether the vine flourished, and the pomegranates budded.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3745,183 +3635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 6:12  |  Song of Solomon 6:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不知不覺， 我的心將我安置在我尊長的車中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Or ever I was aware, my soul made me like the chariots of Amminadib.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3937,183 +3789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 6:13  |  Song of Solomon 6:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>回來，回來，書拉密女； 你回來，你回來，使我們得觀看你。 〔新娘〕 你們為何要觀看書拉密女， 像觀看瑪哈念跳舞的呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Return, return, O Shulamite; return, return, that we may look upon thee. What will ye see in the Shulamite? As it were the company of two armies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4129,183 +3943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 6:1  |  Song of Solomon 6:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你這女子中極美麗的， 你的良人往何處去了？ 你的良人轉向何處去了， 我們好與你同去尋找他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whither is thy beloved gone, O thou fairest among women? whither is thy beloved turned aside? that we may seek him with thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4321,183 +4097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 6:2  |  Song of Solomon 6:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的良人下入自己園中， 到香花畦， 在園內牧放[群羊]， 採百合花。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My beloved is gone down into his garden, to the beds of spices, to feed in the gardens, and to gather lilies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4513,183 +4251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 6:3  |  Song of Solomon 6:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我屬我的良人， 我的良人也屬我； 他在百合花中牧放[群羊]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am my beloved’s, and my beloved is mine: he feedeth among the lilies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4705,183 +4405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 6:4  |  Song of Solomon 6:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的佳偶啊，你美麗如得撒， 秀美如耶路撒冷， 威武如展開旌旗的軍隊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou art beautiful, O my love, as Tirzah, comely as Jerusalem, terrible as an army with banners.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4897,183 +4559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 6:5  |  Song of Solomon 6:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你掉轉眼目不看我， 因你的眼目使我驚亂。 你的頭髮如同山羊群臥在基列山旁。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Turn away thine eyes from me, for they have overcome me: thy hair is as a flock of goats that appear from Gilead.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5089,183 +4713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 6:6  |  Song of Solomon 6:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的牙齒如一群母羊 洗淨上來，個個都有雙生， 沒有一隻喪掉子的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy teeth are as a flock of sheep which go up from the washing, whereof every one beareth twins, and there is not one barren among them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5281,183 +4867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 6:7  |  Song of Solomon 6:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的兩太陽在帕子內， 如同一塊石榴。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As a piece of a pomegranate are thy temples within thy locks.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 6:8  |  Song of Solomon 6:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有六十王后八十妃嬪， 並有無數的童女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There are threescore queens, and fourscore concubines, and virgins without number.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>