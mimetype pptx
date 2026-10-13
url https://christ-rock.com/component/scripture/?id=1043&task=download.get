--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -31,109 +31,109 @@
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R055fa13fe1164f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfcdc40cc356542de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R628da9e1c9c44bdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd06bd00a971c4a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4ffd976e49a54dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc985ce6a1a72455e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc46d45a9f27d4c5c"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rcd04dbadf04c486c"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2bd6c1b8dd3a4cd4"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2ba2acb1271e4d44"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R453a0f552e1f4580"/>
-[...15 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R43fe4c3d5c5b449f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R94a956c38fc24e70"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rf7cf7eb0ad014898"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R63e6f9c2621a44bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rbc2a1ee95e5a4815"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R81ceffcd36184930"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R93ac77be63404bb0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R73c3170ead5b4322"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R316acc4009244ec1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R0642b0c69a4648a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rb52a43e79fcd4b86"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R2b559ea0f73d488d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R57691c01911d443d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R09b4953b0ddb43d7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R1881cd65086b4c6a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R84d66fc4315a490f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R438465bdd7b240d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R6c908bff33964864"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3a432716fca24a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc46d45a9f27d4c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2bd6c1b8dd3a4cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R189471416d674c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5a097ee8d2b64920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R453a0f552e1f4580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3f45560bdc284fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3086efb549424624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8bdd9baf8ca342b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra3ce67ebf4be4c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5650f1ba938e4163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5ca4bc5d96f24c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R433eb1861f034f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R25c089001ba441d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rab4c44f05b614c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R481dba612b624a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R28a68c5fb9034e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0cfadc13f30b40cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5d4c8f3222254478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf79fcb2f7a4d4566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0baf06d46a2940eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R43fe4c3d5c5b449f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re8dd38db86884d76" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2efe5bef313a46c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcd04dbadf04c486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2ba2acb1271e4d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R44fbcd2054e541b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf9d7e70be33f4721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R94a956c38fc24e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf7cf7eb0ad014898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R63e6f9c2621a44bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbc2a1ee95e5a4815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R81ceffcd36184930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R93ac77be63404bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R73c3170ead5b4322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R316acc4009244ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0642b0c69a4648a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb52a43e79fcd4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2b559ea0f73d488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R57691c01911d443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R09b4953b0ddb43d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1881cd65086b4c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R84d66fc4315a490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R438465bdd7b240d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6c908bff33964864" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra3be528d962940f0" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -337,99 +337,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R72333e641126436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd714bfa0669c447d" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rda8181d653ae4f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2ddbfb7be204f86" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R15dc0c5457ee4aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb9ab001c4b242b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R35f00825b2b14bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3dcf6ad993854a6b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R80e5aa90546b44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R41a0807698cb4589" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R659b2df6bf084407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf57d310e624f4562" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5f55712afa2e47cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra646d2294f3a4a22" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8f647f29064e449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd85c6057d05d4c0d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R927a6a4bb6e349ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c484515d1a84d91" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9f25ca2e840941d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R44fc1e0713ee49fc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb5fe77ae882b48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4b0fc0c946d461e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd1aac1c172444009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61af56271f25427a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re80b51076f1f4bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3128e02042624768" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R73eb40b1d0344b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c57ac811ecf4208" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R60c6201338014bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra1335756d31b41bd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4c72c6a0ed9c4346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R497a24df0c3242ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd53584260c1c48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3026a097cd2f434c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9a3158aeec1c499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2da2e615a8c54a5a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R18c094e2883a4861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R391a9885923c4c36" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2003,100 +2003,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5f032eec2bc44359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R56600f2570df45e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2c48e6907bda480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rde3adcb5a45643ee" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R07f046978f3d4f14" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb7d637d894ba4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5de318724db745e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R01b3c837383a4b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R6b1c50d1fe274ad7" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rec7f3bc9794242f1" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R56600f2570df45e6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5de318724db745e8"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2c48e6907bda480e"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R01b3c837383a4b29"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3122,116 +3122,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rde3adcb5a45643ee"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R6b1c50d1fe274ad7"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9a6350212c5a484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4fedddbbf21e4bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ce60335fbaa40f4" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd03431e94f054445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re5f9211effbe4ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92be7d80b0b444ed" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4fedddbbf21e4bc4"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R2ce60335fbaa40f4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re5f9211effbe4ddc"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R92be7d80b0b444ed"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3295,99 +3295,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2ba2f67b22f4f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R7bf4e2b687504b50" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R10db61c660504787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re2cddd7fe3d543ae" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2574c3e3f0034d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R35cedf8371654904" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf52326ccf2e94e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R9e43c670838e44bf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b3c6362d2c34918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R1c241dd4ea014708" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1315b8a256844a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R0df14d32bb9d45a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R09716e7d3e3a44df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rab9aba72465e4fbb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red6cb836615c4f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R2972b926416c4053" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e54d41048ad4af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R265c13eeda7a451b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad2c3e00e7f44b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rd603d11e27fe4312" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc7ca038b4cf94b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R2a3c991d21224ee7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc6873b61a2ef419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R3e4c8fe25e2b45e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0de4d4f28fad4876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R03a79b84eae24b64" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd4e92f8573dd461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R9ef6e7c71844468f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra40f5edb324444fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Reb92e3c1f4a342ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R94d07fccdc064935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R5103924e55994e7e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reaa8bf74b92d46d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Redf63dc8e927458a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd92433fab9574570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rb9816468ed924f56" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd284cf79d91c45d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R16d435ee264e4bdf" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3405,65 +3405,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌第4章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Song of Solomon 4 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3481,183 +3485,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 4:9  |  Song of Solomon 4:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我妹子，我新婦， 你奪了我的心。 你用眼一看， 用你項上的一條[金]鍊， 奪了我的心！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast ravished my heart, my sister, my spouse; thou hast ravished my heart with one of thine eyes, with one chain of thy neck.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3673,183 +3639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 4:10  |  Song of Solomon 4:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我妹子，我新婦， 你的愛情何其美！ 你的愛情比酒更美！ 你膏油的香氣勝過一切香品！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How fair is thy love, my sister, my spouse! how much better is thy love than wine! and the smell of thine ointments than all spices!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3865,183 +3793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 4:11  |  Song of Solomon 4:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我新婦，你的嘴唇滴蜜， 好像蜂房滴蜜； 你的舌下有蜜，有奶。 你衣服的香氣如黎巴嫩的香氣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy lips, O my spouse, drop as the honeycomb: honey and milk are under thy tongue; and the smell of thy garments is like the smell of Lebanon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4057,183 +3947,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 4:12  |  Song of Solomon 4:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我妹子，我新婦， 乃是關鎖的園， 禁閉的井，封閉的泉源。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A garden inclosed is my sister, my spouse; a spring shut up, a fountain sealed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4249,183 +4101,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 4:13  |  Song of Solomon 4:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你園內所種的結了石榴， 有佳美的果子， 並鳳仙花與哪噠樹。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy plants are an orchard of pomegranates, with pleasant fruits; camphire, with spikenard,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4441,183 +4255,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 4:14  |  Song of Solomon 4:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有哪噠和番紅花， 菖蒲和桂樹， 並各樣乳香木、沒藥、沉香， 與一切上等的果品。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Spikenard and saffron; calamus and cinnamon, with all trees of frankincense; myrrh and aloes, with all the chief spices:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4633,183 +4409,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 4:15  |  Song of Solomon 4:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你是園中的泉，活水的井， 從黎巴嫩流下來的溪水。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A fountain of gardens, a well of living waters, and streams from Lebanon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4825,183 +4563,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 4:16  |  Song of Solomon 4:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>北風啊，興起！ 南風啊，吹來！ 吹在我的園內， 使其中的香氣發出來。 願我的良人進入自己園裏， 吃他佳美的果子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Awake, O north wind; and come, thou south; blow upon my garden, that the spices thereof may flow out. Let my beloved come into his garden, and eat his pleasant fruits.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5017,183 +4717,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 4:1  |  Song of Solomon 4:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的佳偶，你甚美麗！你甚美麗！ 你的眼在帕子內[好像]鴿子眼。 你的頭髮如同山羊群臥在基列山旁。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, thou art fair, my love; behold, thou art fair; thou hast doves’ eyes within thy locks: thy hair is as a flock of goats, that appear from mount Gilead.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5209,183 +4871,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 4:2  |  Song of Solomon 4:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的牙齒如[新]剪毛的一群[母]羊， 洗淨上來，個個都有雙生， 沒有一隻喪掉子的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy teeth are like a flock of sheep that are even shorn, which came up from the washing; whereof every one bear twins, and none is barren among them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5401,183 +5025,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 4:3  |  Song of Solomon 4:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的唇好像一條朱紅線； 你的嘴也秀美。 你的兩太陽在帕子內， 如同一塊石榴。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy lips are like a thread of scarlet, and thy speech is comely: thy temples are like a piece of a pomegranate within thy locks.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5593,183 +5179,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 4:4  |  Song of Solomon 4:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的頸項好像大衛建造收藏軍器的高臺， 其上懸掛一千盾牌， 都是勇士的籐牌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy neck is like the tower of David builded for an armoury, whereon there hang a thousand bucklers, all shields of mighty men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5785,183 +5333,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 4:5  |  Song of Solomon 4:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的兩乳好像百合花中吃草的一對小鹿， 就是母鹿雙生的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy two breasts are like two young roes that are twins, which feed among the lilies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5977,183 +5487,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 4:6  |  Song of Solomon 4:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要往沒藥山和乳香岡去， 直等到天起涼風、 日影飛去的時候[回來]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Until the day break, and the shadows flee away, I will get me to the mountain of myrrh, and to the hill of frankincense.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6169,183 +5641,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 4:7  |  Song of Solomon 4:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的佳偶，你全然美麗， 毫無瑕疵！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou art all fair, my love; there is no spot in thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6361,179 +5795,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 4:8  |  Song of Solomon 4:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的新婦，求你與我一同離開黎巴嫩， 與我一同離開黎巴嫩。 從亞瑪拿頂， 從示尼珥與黑門頂， 從有獅子的洞， 從有豹子的山往下觀看。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Come with me from Lebanon, my spouse, with me from Lebanon: look from the top of Amana, from the top of Shenir and Hermon, from the lions’ dens, from the mountains of the leopards.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>