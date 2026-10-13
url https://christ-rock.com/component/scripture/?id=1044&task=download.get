--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -31,109 +31,109 @@
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R22c74fa4e6bd4929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9f762d881e944c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfa29c7033f614be2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rcb234b3d97a84a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5924750c97374845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2cdbd9527bb04c3e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re79ad5d5ffea477a"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R498d50e4d89d495f"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R95910f9bed054c99"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb1bc9f4163bf4f71"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R412603fb069f434b"/>
-[...15 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R1409d87831dd4f43"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R090713522b354d70"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc4debb45aa3943fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5b8bf0100a234aca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rd2b09527bfc34ad8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R6326220e3b3a4001"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R699f7438c1a94fd6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R725aa577ffd74607"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R30bc4d07a58e4632"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rf911bb285098422a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rd059482badc84dab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R7820676b6fe64267"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R0bfdf14a180245fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rc4c8d691c3c8484c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R9d6b4bb00ad54245"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R8a9b42266c8d4b3c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R9e64546080e54781"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R50e02cab299e4918"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R6f473279b23f4f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re79ad5d5ffea477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95910f9bed054c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rdc5dec9802a441e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd5230306289d4456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R412603fb069f434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfe9d1c0e6174431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb13ac5bef0974eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4193e777f19546b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf03a547b141b45b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7bfa80554b6d4789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6146fea00d434ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re3f2c211e3b7482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R042bb975d7fe46ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbb180339acd6439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rce842ac0e12e4359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R72973773c6f0472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf2319d5276194761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5ab20a66fc6c465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re52fd99511784abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rcf9a2c83b13f45e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R1409d87831dd4f43" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R79f691a6194d4af3" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rdc6e8dc2c77f4651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R498d50e4d89d495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1bc9f4163bf4f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R95a5b14684d34604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rcbaec60055394b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R090713522b354d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc4debb45aa3943fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5b8bf0100a234aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd2b09527bfc34ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6326220e3b3a4001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R699f7438c1a94fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R725aa577ffd74607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R30bc4d07a58e4632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf911bb285098422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd059482badc84dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7820676b6fe64267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0bfdf14a180245fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc4c8d691c3c8484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9d6b4bb00ad54245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8a9b42266c8d4b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9e64546080e54781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R50e02cab299e4918" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R0816cf2cabf546be" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -337,99 +337,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R080479c1d76548d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b070c3c16ef4442" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re635c13a15294366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R369ddfd2b8af4f72" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb76fd14ac13c4044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a36d05b561c4b49" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3f87c152e92d4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc8a6b765f33a4f52" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc2438ca53ac44f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9450b106acd9480f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0bdb49cd927f4260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9970fde941234de3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5b3f3307a2ad462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c5b801f23224191" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R70b5bdc6d86f4bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R28c6521c09a94534" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rcd629589be734487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red62d2971c7f4af0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0d0e8f3d257747ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R05976fbd0e304584" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R32323034f8794947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R029745814a6241bc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rea48dfdf159346c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47a9ee15b85d451e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R284db0025f8e4c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re14739d02ee24447" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R04a45bd16df14b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77821006441d4966" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R520b64ad22a74c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63760b95f1e742cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R48c2d5be42ac42a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77616c91b6484241" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1f8bd0c11e4d4e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47769876d06843fe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd2b26553f1fb47d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfbacbaa79fbd4c46" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcf988e637d074e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3726c376558f47a1" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2003,100 +2003,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb119031d9e36456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc9044b8ee9ae436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R9ed49c3646a34041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2c1a89a3850342ad" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5facce7d60b14d6f" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb29654ead0a648b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8d9934fd8a7f4132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rde2e6ea40f0b4ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re847b695615a4808" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re2405e5b0b914708" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc9044b8ee9ae436a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8d9934fd8a7f4132"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9ed49c3646a34041"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rde2e6ea40f0b4ca0"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3122,116 +3122,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2c1a89a3850342ad"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re847b695615a4808"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra15ad1de80a04eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0d7b2d20eae9448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd74bc4ef2bc4e1d" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R073e03ae3f834d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf434df7d351a4b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R45226b7f09ec4f9a" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0d7b2d20eae9448e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rbd74bc4ef2bc4e1d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf434df7d351a4b7a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R45226b7f09ec4f9a"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3295,99 +3295,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6eb491453524d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1d0a81e6f637466a" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad6b873dfad64430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rcbd010a53782485a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6bf73c167d40441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra441aaffae48483e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re297fb5ad23a4b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Re174836a07f3402a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17046e0742694ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R10957fcb85614b54" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R60fc6628516a4e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R9db2c40d8c3d4c02" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R59cf649748c64170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Re21e159fe3264b87" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R66af8f134c564c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rd1079642a2394bd9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb18a1250e8a24f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rdca3dfec9a0940a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R041dc2e8ab4849c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R3a462ab0e3ba4c6b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4637d4393ce146d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R374878f05a4e47b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3163f2b1b5e143c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R6b63a80b19254a1b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8699372636cf4a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R9eb3c7facc0b46a8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4633a4608aed42df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R35835a522c464dd8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R34a4c58337bc4cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rebeac0243a134cba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcfae3f5d73554869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rbfb093262f2148ac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra1e6de010b764f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rbf08e1b405914f72" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R606f4198dfe946a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R1ffdca8e698d4191" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d0ac7655f7245fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R066689994a3d41c1" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3405,65 +3405,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌第5章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Song of Solomon 5 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3481,183 +3485,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 5:9  |  Song of Solomon 5:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你這女子中極美麗的， 你的良人比別人的良人有何強處？ 你的良人比別人的良人有何強處， 你就這樣囑咐我們？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What is thy beloved more than another beloved, O thou fairest among women? what is thy beloved more than another beloved, that thou dost so charge us?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3673,183 +3639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 5:10  |  Song of Solomon 5:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的良人白而且紅， 超乎萬人之上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My beloved is white and ruddy, the chiefest among ten thousand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3865,183 +3793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 5:11  |  Song of Solomon 5:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的頭[像]至精的金子； 他的頭髮厚密纍垂，黑如烏鴉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His head is as the most fine gold, his locks are bushy, and black as a raven.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4057,183 +3947,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 5:12  |  Song of Solomon 5:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的眼如溪水旁的鴿子[眼]， 用奶洗淨，安得合式。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His eyes are as the eyes of doves by the rivers of waters, washed with milk, and fitly set.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4249,183 +4101,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 5:13  |  Song of Solomon 5:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的兩腮如香花畦， 如香草臺； 他的嘴唇[像]百合花， 且滴下沒藥汁。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His cheeks are as a bed of spices, as sweet flowers: his lips like lilies, dropping sweet smelling myrrh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4441,183 +4255,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 5:14  |  Song of Solomon 5:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的兩手[好像]金管， 鑲嵌水蒼玉； 他的身體[如同]雕刻的象牙， 周圍鑲嵌藍寶石。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His hands are as gold rings set with the beryl: his belly is as bright ivory overlaid with sapphires.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4633,183 +4409,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 5:15  |  Song of Solomon 5:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的腿[好像]白玉石柱， 安在精金座上； 他的形狀如黎巴嫩， 且佳美如香柏樹。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His legs are as pillars of marble, set upon sockets of fine gold: his countenance is as Lebanon, excellent as the cedars.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4825,183 +4563,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 5:16  |  Song of Solomon 5:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的口極其甘甜； 他全然可愛。 耶路撒冷的眾女子啊， 這是我的良人； 這是我的朋友。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His mouth is most sweet: yea, he is altogether lovely. This is my beloved, and this is my friend, O daughters of Jerusalem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5017,183 +4717,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 5:1  |  Song of Solomon 5:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我妹子，我新婦， 我進了我的園中， 採了我的沒藥和香料， 吃了我的蜜房和蜂蜜， 喝了我的酒和奶。 〔耶路撒冷的眾女子〕 我的朋友們，請吃！ 我所親愛的，請喝，且多多地喝！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am come into my garden, my sister, my spouse: I have gathered my myrrh with my spice; I have eaten my honeycomb with my honey; I have drunk my wine with my milk: eat, O friends; drink, yea, drink abundantly, O beloved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5209,183 +4871,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 5:2  |  Song of Solomon 5:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我身睡臥，我心卻醒。 這是我良人的聲音； 他敲門[說]： 〔新郎〕 我的妹子，我的佳偶， 我的鴿子，我的完全人， 求你給我開門； 因我的頭滿了露水， 我的頭髮被夜露滴濕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I sleep, but my heart waketh: it is the voice of my beloved that knocketh, saying, Open to me, my sister, my love, my dove, my undefiled: for my head is filled with dew, and my locks with the drops of the night.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5401,183 +5025,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 5:3  |  Song of Solomon 5:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[我回答說]： 我脫了衣裳，怎能再穿上呢？ 我洗了腳，怎能再玷污呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have put off my coat; how shall I put it on? I have washed my feet; how shall I defile them?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5593,183 +5179,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 5:4  |  Song of Solomon 5:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的良人從[門]孔裏伸進手來， 我便因他動了心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My beloved put in his hand by the hole of the door, and my bowels were moved for him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5785,183 +5333,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 5:5  |  Song of Solomon 5:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我起來，要給我良人開門。 我的兩手滴下沒藥； 我的指頭有沒藥汁滴在門閂上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I rose up to open to my beloved; and my hands dropped with myrrh, and my fingers with sweet smelling myrrh, upon the handles of the lock.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5977,179 +5487,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 5:6  |  Song of Solomon 5:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我給我的良人開了門； 我的良人卻已轉身走了。 他說話的時候，我神不守舍； 我尋找他，竟尋不見； 我呼叫他，他卻不回答。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I opened to my beloved; but my beloved had withdrawn himself, and was gone: my soul failed when he spake: I sought him, but I could not find him; I called him, but he gave me no answer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6169,183 +5641,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 5:7  |  Song of Solomon 5:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>城中巡邏看守的人遇見我， 打了我，傷了我； 看守城牆的人奪去我的披肩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The watchmen that went about the city found me, they smote me, they wounded me; the keepers of the walls took away my veil from me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6361,183 +5795,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 5:8  |  Song of Solomon 5:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶路撒冷的眾女子啊，我囑咐你們： 若遇見我的良人， 要告訴他，我因思愛成病。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I charge you, O daughters of Jerusalem, if ye find my beloved, that ye tell him, that I am sick of love.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>