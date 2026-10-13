--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -33,110 +33,110 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2ce2a797da4c4c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R74b496b297f84bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rac92453b46654310" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R77a5b29e68804102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8fcb6813ddda4ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9d91d70ca06b4a9f" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R22d1ca1411d54cd4"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R45214b84f02d42cc"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3d75ea3299904d52"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R99d2f2e199614e4f"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re78a81e973b447a8"/>
-[...16 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rc4883c9551ce45a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R3f902d1d63794148"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R6a325d1427cc40f1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Re52f998017ae473a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R5b3239d488664100"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R6e8a37e7011045fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R1a49b64a9a094253"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rfec761f3f7114fa3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R506cc3511a8a470a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R8e1c66f82ff943aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rccd8115ab8154726"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Ra74f03160732405a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R5ab29d10e9214741"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R7f9112f0b35547f6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rbf2279878f59415d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R1a555ce2f57b4a42"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Ra1eb12d829284a4e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rce8484412f774192"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R748edae23c4c40ec"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R40cfb934b8e04e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R22d1ca1411d54cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d75ea3299904d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R18bb6e14394c466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R4cdec5088b0d4900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re78a81e973b447a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7ee3f3da993049d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7e201d368c954c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R20e16d6ec1aa45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb1a8a681c00e4f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9174a95487b5464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R685b9e48de594b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R08a2339cf7a84964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbdd0428e7f184002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7a04b94dbe1740c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R45cf386f29a2474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re73d46205faa4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re8e17dfb38f5459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re8cc6b9630bc415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd0c9ca9289e84ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R88273b5567ee49d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R783f43fcc16c4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc4883c9551ce45a6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb5ab269f01d74dad" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1d197b17f0a348d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R45214b84f02d42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R99d2f2e199614e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9dc1b88bc1ea4c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re34258fb22a14b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3f902d1d63794148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6a325d1427cc40f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re52f998017ae473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5b3239d488664100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6e8a37e7011045fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1a49b64a9a094253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfec761f3f7114fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R506cc3511a8a470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8e1c66f82ff943aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rccd8115ab8154726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra74f03160732405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5ab29d10e9214741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7f9112f0b35547f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rbf2279878f59415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R1a555ce2f57b4a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra1eb12d829284a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rce8484412f774192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R748edae23c4c40ec" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R74ef332fe509484e" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -340,102 +340,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0c28e60d87094994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re82d893d6f59493c" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re874834eb3134ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd4a4f66c71e4340" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re93215c875804ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra8ed7e912a4d4fe1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R42ea59f8a6bb47c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R600a1a3c961143d2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0684c8dc89e94afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49cbbd5774d242d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4c7069d0f4b24739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1710761230148cd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re949001ebddb4d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c2ef80a5cd3428a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R27cae63647ff406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7547fadcc3e44545" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R18f5361dcba94b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rec9ec8be29414f4f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5bf5fb33cc234d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e5aa6858cea48bb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rcb55fe4217ed4db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2da0855d12d54049" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8748ce592ba743d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5fbe4d0d656640f8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5d347591cdc5411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra20ab6d4b7aa43fb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R07e5f8b0eec04cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c36c7562c2f4c0c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf23bca83f4d444a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raada80807f6f4bbf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2636b2098c104a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9dcf3db19c8d45f0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Raaef3f3913404028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re30cb44f7cdd44ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R740a1ee4e4d14570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54310a1b5edd4fbc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R708cf8cd8a304c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re4c525273fdf4c38" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R10fbf739e3924508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd085ee58f3d94684" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2104,100 +2104,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf14fa788e5f94dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rdfe374014adf4b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra22d58935814477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rddcdd93086fa4a2b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6d5189b1861d4bf2" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R41013f3520984eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re0f2c38ef35d4461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rbd95d09f6cc7477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4163ec8ee5f94e3f" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R988294b5724f4e16" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdfe374014adf4b72"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re0f2c38ef35d4461"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra22d58935814477a"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbd95d09f6cc7477a"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3223,116 +3223,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rddcdd93086fa4a2b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4163ec8ee5f94e3f"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rae9ee4817da54b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1fe2abe898254218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R379d6c98c20f43b4" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7bd0712e749b4bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R665fbf4eb84c4037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf7d8ad1587c44a1d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1fe2abe898254218"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R379d6c98c20f43b4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R665fbf4eb84c4037"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf7d8ad1587c44a1d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3396,102 +3396,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R68c13fb1f06347c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R34005be43cba4848" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R585b253431ef4d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R392336f48a6b44e1" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra0a3d69497bb4fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R05ab6a51ceaf4e5e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd67a55392054656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rc143476dd2d14483" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3bed87e581de4fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rc06895cdcbea427d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R62fcfda080ae456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R89718691dd2c4293" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re767f9a9cd15420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R608c224a368f4c70" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0c3d33036c64841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R181ec6136c9a4cf6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5514002062e84fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R6aa46c7bcdbf4c61" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb43e58ce8e674b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R413dd3c5182e4359" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03d3a0810a4246bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R39ab29940fcd4d11" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18f67025119a4d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Reacda07e4c614867" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfab169f833e647d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra1ed0f45a7bb46de" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f926ee9759f42bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Re2b58630d7274bfd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ea3377fdb114992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rd47f5d1eb9c542e5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfcf15e3b11ec42d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rce3fb460440b49aa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9acfe67cffa6432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R55e880165b224f35" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re22fd098fbad4446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R86d7361d73fb4769" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R849a7d041d084f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rddeb639b54dd4af3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R75d1268096a84ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R17dab368e72b46be" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3509,65 +3509,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌第2章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Song of Solomon 2 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3585,183 +3589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 2:9  |  Song of Solomon 2:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的良人好像羚羊，或像小鹿。 他站在我們牆壁後， 從窗戶往裏觀看， 從窗欞往裏窺探。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My beloved is like a roe or a young hart: behold, he standeth behind our wall, he looketh forth at the windows, shewing himself through the lattice.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3777,183 +3743,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 2:10  |  Song of Solomon 2:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我良人對我說： 〔新郎〕 我的佳偶，我的美人， 起來，與我同去！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My beloved spake, and said unto me, Rise up, my love, my fair one, and come away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3969,183 +3897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 2:11  |  Song of Solomon 2:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為冬天已往， 雨水止住過去了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For, lo, the winter is past, the rain is over and gone;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4161,183 +4051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 2:12  |  Song of Solomon 2:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>地上百花開放， [百鳥]鳴叫的時候已經來到； 斑鳩的聲音在我們境內也聽見了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The flowers appear on the earth; the time of the singing of birds is come, and the voice of the turtle is heard in our land;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4353,183 +4205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 2:13  |  Song of Solomon 2:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無花果樹的果子漸漸成熟； 葡萄樹開花放香。 我的佳偶，我的美人， 起來，與我同去！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The fig tree putteth forth her green figs, and the vines with the tender grape give a good smell. Arise, my love, my fair one, and come away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4545,179 +4359,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 2:14  |  Song of Solomon 2:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的鴿子啊，你在磐石穴中， 在陡巖的隱密處。 求你容我得見你的面貌， 得聽你的聲音； 因為你的聲音柔和， 你的面貌秀美。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O my dove, that art in the clefts of the rock, in the secret places of the stairs, let me see thy countenance, let me hear thy voice; for sweet is thy voice, and thy countenance is comely.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4737,183 +4513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 2:15  |  Song of Solomon 2:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要給我們擒拿狐狸， 就是毀壞葡萄園的小狐狸， 因為我們的葡萄正在開花。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Take us the foxes, the little foxes, that spoil the vines: for our vines have tender grapes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4929,183 +4667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 2:16  |  Song of Solomon 2:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>良人屬我，我也屬他； 他在百合花中牧放[群羊]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My beloved is mine, and I am his: he feedeth among the lilies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5121,183 +4821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 2:17  |  Song of Solomon 2:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的良人哪， 求你等到天起涼風、 日影飛去的時候， 你要轉回，好像羚羊， 或像小鹿在比特山上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Until the day break, and the shadows flee away, turn, my beloved, and be thou like a roe or a young hart upon the mountains of Bether.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5313,183 +4975,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 2:1  |  Song of Solomon 2:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我是沙崙的玫瑰花， 是谷中的百合花。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am the rose of Sharon, and the lily of the valleys.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5505,183 +5129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 2:2  |  Song of Solomon 2:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的佳偶在女子中， 好像百合花在荊棘內。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As the lily among thorns, so is my love among the daughters.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5697,183 +5283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 2:3  |  Song of Solomon 2:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的良人在男子中， 如同蘋果樹在樹林中。 我歡歡喜喜坐在他的蔭下， 嘗他果子的滋味，覺得甘甜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As the apple tree among the trees of the wood, so is my beloved among the sons. I sat down under his shadow with great delight, and his fruit was sweet to my taste.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5889,183 +5437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 2:4  |  Song of Solomon 2:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他帶我入筵宴所， 以愛為旗在我以上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He brought me to the banqueting house, and his banner over me was love.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6081,183 +5591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 2:5  |  Song of Solomon 2:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你們給我葡萄乾增補我力， 給我蘋果暢快我心， 因我思愛成病。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Stay me with flagons, comfort me with apples: for I am sick of love.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6273,183 +5745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 2:6  |  Song of Solomon 2:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的左手在我頭下； 他的右手將我抱住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His left hand is under my head, and his right hand doth embrace me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6465,183 +5899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 2:7  |  Song of Solomon 2:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶路撒冷的眾女子啊， 我指着羚羊或田野的母鹿囑咐你們： 不要驚動、不要叫醒我所親愛的， 等他自己情願。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I charge you, O ye daughters of Jerusalem, by the roes, and by the hinds of the field, that ye stir not up, nor awake my love, till he please.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6657,183 +6053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 2:8  |  Song of Solomon 2:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[聽啊]！是我良人的聲音； 看哪！他躥山越嶺而來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The voice of my beloved! behold, he cometh leaping upon the mountains, skipping upon the hills.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>