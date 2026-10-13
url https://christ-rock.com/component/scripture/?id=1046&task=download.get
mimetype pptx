--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -33,110 +33,110 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5d675907f2f04d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3df4911293814bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R749b7c40315a45f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rde892cd844e44c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re6aba4cf6dbb44d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R505afb2fb61e49a9" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra628ff0bb6394579"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra5deb96b35b14aba"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R6a5992f808294bb0"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb52a1508610d44d5"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rdcb67e6a3ad742db"/>
-[...16 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rd60f29308ac549e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra60e85096dbd4e82"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R8919ff58db604bed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R7749f4f582144295"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rf098f81c17124e07"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Re381086b692d4b63"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rd61e9b48bc214527"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7426088f0f8a409f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R6fd9e80996744902"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R71eedeabffd64911"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rba446ff0ff8144e1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R85b8b27d29094689"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Re73482def7fb4d38"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Ra6485b4980b44e48"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R3e602021a58140be"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R7e4fc3f7b52a4ad9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Re6dfebf39fd64198"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R47b3645468e149b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rd2e796ea54424c23"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd69cbd77592549c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra628ff0bb6394579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6a5992f808294bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R197c2ffefb844004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1df046e4ce734fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdcb67e6a3ad742db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R736a48c75fff449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7299c3968dc84830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R37e3e0f40f454869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2feb4bd0da0543b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3f4f2ade54904a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R005078e115704031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R26677acaa40e4f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra927d719ab704f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rcd1d9592229d46ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R54bcf39ad5734841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf60e50435aba4d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5e55490d31ca422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9ea1e98d052444ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R66855311836a49e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc470746ea3904dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R122d9654d3e446c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd60f29308ac549e4" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rab2cfc2963b54758" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0d196ca203384c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra5deb96b35b14aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb52a1508610d44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re285ce1634bb4fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6af58896ef864680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra60e85096dbd4e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8919ff58db604bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7749f4f582144295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf098f81c17124e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re381086b692d4b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd61e9b48bc214527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7426088f0f8a409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6fd9e80996744902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R71eedeabffd64911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rba446ff0ff8144e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R85b8b27d29094689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re73482def7fb4d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra6485b4980b44e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3e602021a58140be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7e4fc3f7b52a4ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re6dfebf39fd64198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R47b3645468e149b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd2e796ea54424c23" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra4b3850b4ed74c34" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -340,102 +340,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9bcf8126d4f248c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba4fcb53f2f5443d" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re9b7f1199b664983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5508e3a70b284c46" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbb6c6315dbaa4974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c39873ddf4b4793" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbcc0b978194a4378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf77b3e7702d44d0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbc776ba088324f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R810bcc6fa2f14c17" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6a96a3569e1148a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5dea7378b2164aec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9a1dff7b23114d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R420b147fed8f4e31" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc728c2268f9246c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1009a46d34df4b04" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re5919b2a634e45ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re161a4f9980944c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R73b56375a0b846b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3b909365cda347ef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb09cd06807374834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re72131c02e1745bb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb46928575bf04fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04f6b4c9856947cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rdd2ba09477ea4b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6a329bddd17e430c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5fc0b08eb8ab486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84bb048872904533" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbfc6701d45a844ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R03d5d7da982d4569" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R726f5e1d75eb42bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdee94c422f194c17" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc7ba43b795c54771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R659309dc30d14fce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0402e009c29044b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcc64b6cf17504c50" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rdb8d3a337dd24323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R725c13d05db649a7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7ac27d101f3a48d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcaaa11832fca4c63" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2104,100 +2104,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1588ccd2523c46a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd4080fcc53284ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6323f589715646ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R842e04eb5be945c8" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7b26c9a39ac24e2a" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3a6872513aaf44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R4657270c93c64a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6dc4012d0a08453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rbcb16f493e7647a4" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5369cde16331468b" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd4080fcc53284ef0"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4657270c93c64a55"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6323f589715646ca"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6dc4012d0a08453d"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3223,116 +3223,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R842e04eb5be945c8"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rbcb16f493e7647a4"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R413555c70acc4a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0bb90bef9849494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R291a01a894fc46b4" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9db93be92db14838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbc55f538dabd46fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc003a599cf3f42c2" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0bb90bef9849494c"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R291a01a894fc46b4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rbc55f538dabd46fe"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc003a599cf3f42c2"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3396,102 +3396,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc599f02646c54d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6f1b2f804eb34164" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd4931750bd6f4ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8819485238be491c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6536a1f1e62d48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R86816c27c5a04c50" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39029c4c3b004179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Re4b364029989459f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcc406fc94bff49d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R535be9740a1541dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf99fc0e339bf4a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R731820fced3042cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd8158d0d73bc4c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R88cf01b08f1e4bb3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2215bda5dd5340bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R77e062d025924b1b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rffd89108632c41cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rc2f0bf88ffcd4e64" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf62443ff24c84706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R5a72e3780fe548a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R686fd91ef6db4513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R40c1ef7804ad4500" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb07e502a33404872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R6e771d45db06431b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55e7d6857ead421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra8b7ef98784a4a81" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R370adad66f404e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rf4e61df1853945a4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb47ac4d72c864144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R528719f698bb4505" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e85b0bbe4074481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rbb29ad6a22db47a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6eddddb34fa04af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rccc75609523c48b8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08d65b298fce4556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R3285c76779f34cb5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra8de237778c64911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R43ea1d6aa0c74efd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbbe10672baf6404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R87b0b02ebab049b0" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3509,65 +3509,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Song of Solomon 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3585,183 +3589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 1:9  |  Song of Solomon 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的佳偶， 我將你比法老車上套的駿馬。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have compared thee, O my love, to a company of horses in Pharaoh’s chariots.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3777,183 +3743,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 1:10  |  Song of Solomon 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的兩腮因髮辮而秀美； 你的頸項因珠串而華麗。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy cheeks are comely with rows of jewels, thy neck with chains of gold.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3969,183 +3897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 1:11  |  Song of Solomon 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們要為你編上金辮，鑲上銀釘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We will make thee borders of gold with studs of silver.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4161,183 +4051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 1:12  |  Song of Solomon 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王正坐席的時候， 我的哪噠香膏發出香味。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>While the king sitteth at his table, my spikenard sendeth forth the smell thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4353,183 +4205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 1:13  |  Song of Solomon 1:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我以我的良人為一袋沒藥， 常在我懷中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A bundle of myrrh is my wellbeloved unto me; he shall lie all night betwixt my breasts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4545,183 +4359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 1:14  |  Song of Solomon 1:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我以我的良人為一棵鳳仙花， 在隱‧基底葡萄園中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My beloved is unto me as a cluster of camphire in the vineyards of En-gedi.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4737,183 +4513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 1:15  |  Song of Solomon 1:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的佳偶，你甚美麗！你甚美麗！ 你的眼[好像]鴿子眼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, thou art fair, my love; behold, thou art fair; thou hast doves’ eyes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4929,183 +4667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 1:16  |  Song of Solomon 1:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的良人哪，你甚美麗可愛！ 我們以青草為床榻，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, thou art fair, my beloved, yea, pleasant: also our bed is green.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5121,183 +4821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 1:17  |  Song of Solomon 1:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以香柏樹為房屋的棟樑， 以松樹為椽子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The beams of our house are cedar, and our rafters of fir.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5313,183 +4975,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 1:1  |  Song of Solomon 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所羅門的歌，是歌中的雅歌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The song of songs, which is Solomon’s.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5505,183 +5129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 1:2  |  Song of Solomon 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願他用口與我親嘴； 因你的愛情比酒更美。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let him kiss me with the kisses of his mouth: for thy love is better than wine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5697,183 +5283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 1:3  |  Song of Solomon 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的膏油馨香； 你的名[如同]倒出來的[香]膏， 所以眾童女都愛你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because of the savour of thy good ointments thy name is as ointment poured forth, therefore do the virgins love thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5889,179 +5437,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 1:4  |  Song of Solomon 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願你吸引我，我們就快跑跟隨你。 王帶我進了內室， 我們必因你歡喜快樂。 我們要稱讚你的愛情， 勝似稱讚[美]酒。 他們愛你是理所當然的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Draw me, we will run after thee: the king hath brought me into his chambers: we will be glad and rejoice in thee, we will remember thy love more than wine: the upright love thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6081,183 +5591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 1:5  |  Song of Solomon 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶路撒冷的眾女子啊， 我雖然黑，卻是秀美， 如同基達的帳棚， 好像所羅門的幔子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am black, but comely, O ye daughters of Jerusalem, as the tents of Kedar, as the curtains of Solomon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6273,179 +5745,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 1:6  |  Song of Solomon 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要因日頭把我曬黑了就輕看我。 我同母的弟兄向我發怒， 他們使我看守葡萄園； 我自己的葡萄園卻沒有看守。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Look not upon me, because I am black, because the sun hath looked upon me: my mother’s children were angry with me; they made me the keeper of the vineyards; but mine own vineyard have I not kept.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6465,179 +5899,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 1:7  |  Song of Solomon 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我心所愛的啊，求你告訴我， 你在何處牧羊？ 晌午在何處使羊歇臥？ 我何必在你同伴的羊群旁邊 好像蒙着臉的人呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Tell me, O thou whom my soul loveth, where thou feedest, where thou makest thy flock to rest at noon: for why should I be as one that turneth aside by the flocks of thy companions?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6657,183 +6053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 1:8  |  Song of Solomon 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你這女子中極美麗的， 你若不知道， 只管跟隨羊群的腳蹤去， 把你的山羊羔牧放在牧人帳棚的旁邊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If thou know not, O thou fairest among women, go thy way forth by the footsteps of the flock, and feed thy kids beside the shepherds’ tents.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>