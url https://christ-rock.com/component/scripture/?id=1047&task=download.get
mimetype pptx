--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -27,107 +27,107 @@
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9f32c3f8ed394750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc861a0e0bedf4cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R610b00908228403d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re0d1f1b162a24bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd04c02648b704544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R44dfdbdfc55c407f" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R218b1090584c409a"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb677f53273a74433"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rcef43ddb74c6465a"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R71a8ed51f9ab4955"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R22c8a6f8d88c40b7"/>
-[...13 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R7c4e6e64342744d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8ea63280f6274a20"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Re2e94169e74740b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R3a86185f0d7b4365"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R5f8997d7241c4362"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R52db71599abf4d04"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R57116c78f7ac4948"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Ree6e33aa4fc142be"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R40c1086146da4bf6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Ra5daf31ba44649db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rd202a0d516404418"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R4447baf0ddce4b95"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R409b45957b164e03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rb21356096f0041b8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R876c09e20a4342e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R2b8dc8c6a29d412b"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb14f19432749464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R218b1090584c409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcef43ddb74c6465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra6f3636dd42848c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd79f238961e040f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R22c8a6f8d88c40b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R50225b86071e4840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8d92a16c0998422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3ad9f6b66d7e47ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6c432140205a4eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7282c364339c4fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4f16238071544cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc4824bf6be8e41e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re021ad24d2974f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra41bbb06c64b4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6ce2a0a194524c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R412d543447d64dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra90e7312475e46d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R54dc58302a2e40b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7c4e6e64342744d5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf60b17a0e31442ba" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf57b713439ab4bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb677f53273a74433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R71a8ed51f9ab4955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R0401db9ee87c42e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra18cdae9b77946b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8ea63280f6274a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re2e94169e74740b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3a86185f0d7b4365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5f8997d7241c4362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R52db71599abf4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R57116c78f7ac4948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ree6e33aa4fc142be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R40c1086146da4bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra5daf31ba44649db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd202a0d516404418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4447baf0ddce4b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R409b45957b164e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb21356096f0041b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R876c09e20a4342e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2b8dc8c6a29d412b" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R0a6fdc0b3e9f4d08" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -331,93 +331,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2393063de93e4508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7bdf0e58367b4ff5" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R302a73971cf94525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91f38c05b58247a4" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re4aaa604cf3e4a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R641524dbb1a3416a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb3544ae3bb844094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1fae159243594fbb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb84ea0f5a82d4a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd89f7d586e74a7a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re5436b556d7945d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd789aa1775740a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rab8a314a56e3496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R14048d02dceb4079" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R59c53d73b6e14dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce59f92b825b4353" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R1e103f8a9d68474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf471db8a22494a98" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R460a7d3cb9b344f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b185cd5801a425b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5469bf64187e4589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1b46af1d4502469c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcaf51c3b90f64bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R195a9605717144c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R40e39c8b06f84f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2f233952e574ea7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R090c547f5dbb4bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f70f43e0f9e4ed7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R19f6642bf24a4321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6f9c0c9b2d6e4930" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R14ee0b9446ec42f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0496bb1e84374b2c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R06f6a93b25e84b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c3d9cd32c974399" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1801,100 +1801,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R71c7b3a84a2a4e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R441c6508bab845ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6e71f88e60d44a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R0951871ea67740db" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R19d0a8ed89b849ac" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R063b398cc7964cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9b565642f95144e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7e7f36cb2a474cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd4b7a0d3afb64b44" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rce710e7f21214830" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R441c6508bab845ba"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9b565642f95144e2"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6e71f88e60d44a13"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7e7f36cb2a474cb2"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2920,116 +2920,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R0951871ea67740db"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd4b7a0d3afb64b44"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8391400db48b4604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ref40add882c141e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re57508add094414c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R40f15715cde64313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd0914c8e1d4242ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb72709129d54475f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ref40add882c141e8"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re57508add094414c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd0914c8e1d4242ec"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb72709129d54475f"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3093,93 +3093,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra16d46591d6c46ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf39ac3e85ca3487b" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ad7522efa5f4f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re58acbaa67a144b1" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15bfb767ff9c49e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rcf4f9893ea29430f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc0f80792df234571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R66334bfc21c0420c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd53f6aa7bd7a4f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Ra46910f9b0734c0e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R739a766cdd834689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Re4d9453e4ca54558" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8baa841b4fd348fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R2d2f674949094345" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R35f03de4b57740f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rdf390115234840a4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf05253572bcf48b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R7b3990db72f74250" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a4df41593124a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rd17dba92e8c24d81" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6957deb615041c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R41847871c75743b8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70b1245a3fbc4740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R35daac19337e483f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Recf1bf8e0f204c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R504cf657a9184715" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49c3a4ab064c483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ra19c6b23c67242bd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd56c929703c4417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R2ea0c0f79ea54424" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c11b91edacb4dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rb2c1cd5390b541ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0843b7d55fd34964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra3155daae0a84819" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3197,65 +3197,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌第8章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Song of Solomon 8 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3273,183 +3277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 8:9  |  Song of Solomon 8:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她若是牆， 我們要在其上建造銀塔； 她若是門， 我們要用香柏木板圍護她。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If she be a wall, we will build upon her a palace of silver: and if she be a door, we will inclose her with boards of cedar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3465,183 +3431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 8:10  |  Song of Solomon 8:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我是牆； 我兩乳像[其上的]樓。 那時，我在他眼中像得平安的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am a wall, and my breasts like towers: then was I in his eyes as one that found favour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3657,183 +3585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 8:11  |  Song of Solomon 8:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所羅門在巴力‧哈們有一葡萄園； 他將這葡萄園交給看守的人， 為其中的果子必交一千[舍客勒]銀子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Solomon had a vineyard at Baal-hamon; he let out the vineyard unto keepers; every one for the fruit thereof was to bring a thousand pieces of silver.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3849,183 +3739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 8:12  |  Song of Solomon 8:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我自己的葡萄園在我面前。 所羅門哪，一千[舍客勒]歸你， 二百[舍客勒]歸看守果子的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My vineyard, which is mine, is before me: thou, O Solomon, must have a thousand, and those that keep the fruit thereof two hundred.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4041,183 +3893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 8:13  |  Song of Solomon 8:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你這住在園中的， 同伴都要聽你的聲音， 求你使我也得聽見。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou that dwellest in the gardens, the companions hearken to thy voice: cause me to hear it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4233,183 +4047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 8:14  |  Song of Solomon 8:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的良人哪，求你快來！ 如羚羊或小鹿在香草山上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Make haste, my beloved, and be thou like to a roe or to a young hart upon the mountains of spices.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4425,183 +4201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 8:1  |  Song of Solomon 8:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>巴不得你像我的兄弟， 像吃我母親奶的兄弟； 我在外頭遇見你就與你親嘴， 誰也不輕看我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O that thou wert as my brother, that sucked the breasts of my mother! when I should find thee without, I would kiss thee; yea, I should not be despised.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4617,183 +4355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 8:2  |  Song of Solomon 8:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必引導你， 領你進我母親的家； 我可以領受教訓， 也就使你喝石榴汁釀的香酒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I would lead thee, and bring thee into my mother’s house, who would instruct me: I would cause thee to drink of spiced wine of the juice of my pomegranate.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4809,183 +4509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 8:3  |  Song of Solomon 8:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的左手必在我頭下； 他的右手必將我抱住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His left hand should be under my head, and his right hand should embrace me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5001,183 +4663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 8:4  |  Song of Solomon 8:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶路撒冷的眾女子啊， 我囑咐你們： 不要驚動、不要叫醒我所親愛的， 等他自己情願。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I charge you, O daughters of Jerusalem, that ye stir not up, nor awake my love, until he please.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5193,179 +4817,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 8:5  |  Song of Solomon 8:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那靠着良人從曠野上來的是誰呢？ 〔新娘〕 我在蘋果樹下叫醒你。 你母親在那裏為你劬勞； 生養你的在那裏[為你]劬勞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who is this that cometh up from the wilderness, leaning upon her beloved? I raised thee up under the apple tree: there thy mother brought thee forth: there she brought thee forth that bare thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5385,179 +4971,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 8:6  |  Song of Solomon 8:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你將我放在你心上如印記， 帶在你臂上如戳記。 因為愛情如死之堅強， 嫉恨如陰間之殘忍； 所發的電光是火焰的電光， 是耶和華的烈焰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Set me as a seal upon thine heart, as a seal upon thine arm: for love is strong as death; jealousy is cruel as the grave: the coals thereof are coals of fire, which hath a most vehement flame.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5577,183 +5125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 8:7  |  Song of Solomon 8:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愛情，眾水不能熄滅， 大水也不能淹沒。 若有人拿家中所有的財寶要換愛情， 就全被藐視。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Many waters cannot quench love, neither can the floods drown it: if a man would give all the substance of his house for love, it would utterly be contemned.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5769,183 +5279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅歌 8:8  |  Song of Solomon 8:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們有一小妹； 她的兩乳尚未長成， 人來提親的日子， 我們當為她怎樣辦理？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We have a little sister, and she hath no breasts: what shall we do for our sister in the day when she shall be spoken for?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>