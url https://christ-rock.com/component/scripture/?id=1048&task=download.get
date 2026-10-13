--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -33,110 +33,110 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf74c731403fa4b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcf3089b6c94a484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7a68e42de98f4a67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R462082908d344661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9fb1583a61a94840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2e47593835d24dd1" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra49596897d1c4fb2"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc1e8670451ba4485"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R852434861a554524"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R32d0be17df224b7d"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra9fd9a684ff54a7b"/>
-[...16 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rb18f043b0e3645a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rcbfbd0c43f6045cb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R746c5e97e40848e8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Re0a83f11f211445f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R05bf6b7aa8ef4d7b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R61d6847637d545c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R6cbcce71fde64bc7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re84368db9a384824"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rb1724854a4a3444f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R343d941105f0496d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R1b331e5ddcf145a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rad6fefe5826f4087"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rf91dd7bce0b34dd8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R8b63fc9fbbc445af"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rb93abf236a924621"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R2d45fd88be25434c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rd2c3afba8e5d4629"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R0a2870ffd54d4a80"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Red54b2165d5f4277"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R63e0e28c48934211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra49596897d1c4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R852434861a554524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R16846d571da142dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rde9cacc541f34f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra9fd9a684ff54a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2bcb9056e0b94e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc127b239f54a46c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7f50c5e70e764f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfeaef3f3f57f4e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R991eab57b275467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0e0f604a6dd34374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7e76eef56a0a4c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rffc6f2f1568845db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9154ad76bed043c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9ad2893d50d54489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0ab7c7944ac14140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R29e6c74dad824610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9cab5f849d344378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf8bb3ce1262e4fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0113dff2e0944f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R34e3a134654f4f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb18f043b0e3645a3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rcc839021092842b6" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1d443567c7034472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc1e8670451ba4485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32d0be17df224b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8d907693c97e4157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6d3a5749ee1e4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcbfbd0c43f6045cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R746c5e97e40848e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re0a83f11f211445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R05bf6b7aa8ef4d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R61d6847637d545c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6cbcce71fde64bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re84368db9a384824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb1724854a4a3444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R343d941105f0496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1b331e5ddcf145a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rad6fefe5826f4087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf91dd7bce0b34dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8b63fc9fbbc445af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb93abf236a924621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2d45fd88be25434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd2c3afba8e5d4629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0a2870ffd54d4a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Red54b2165d5f4277" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R04f04b41d5d148e9" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -340,102 +340,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdb67ac08904445c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1907cc091b064d75" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R67e6b60258f04573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc8958e0ac624bf5" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3080af6e13d54c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R792a3c4036fd44d9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5bacbdfc7f044a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c9a5e22e9c34ec7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R75851c8ccf92403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a50677209a24d8e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re123102c2b6b46f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb6c05749ab9740de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8ffdb548e78f4382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf665141b8b5748bc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3f98b44b1b2c41fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a4f190add1045ab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R19bfca9fcf48431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R57d2f9bc616e4317" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4f5842f07a4344cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re50d09e1074a4089" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7f2e63c4c7c842de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R08bd6629792f4434" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R1e1279b85eff4236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b5a548da6b048d0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3487fee6f658459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd9631fefe1a4439f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R300c252ad4414012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc8b99351d44943c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0cd7ea9482cd46fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8dd217c1bec4478" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R65cf6ae2dacd4276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0ba02a62859a4c1b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R59541dd01113410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ffbc915c19a402b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8aa310dde3b34421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad30b25053a84699" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R02d4b9c5c3ee4989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd839128784dc4192" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R393b233562f942ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd65a02bcc98842b0" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2104,100 +2104,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R47a3e7848f02413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R42408ff19333404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3ef8ba6b0ec749b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re16705e64d9543d7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf2ff7338c3474f08" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R852f05a3a991429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R412f636dce2f4db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc70514bed7e14aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3ac73640a39d420d" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Reb54c465782246a6" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R42408ff19333404c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R412f636dce2f4db1"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3ef8ba6b0ec749b5"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc70514bed7e14aa0"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3223,116 +3223,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re16705e64d9543d7"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3ac73640a39d420d"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R628290c9218f4611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb4e5e784a03944ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf1ff4da6fd6d4a47" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R89527d33bd74403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4ec006b302164d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb6cdd89d87f4415e" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb4e5e784a03944ce"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf1ff4da6fd6d4a47"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4ec006b302164d04"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb6cdd89d87f4415e"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3396,102 +3396,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Radb2891e9c4e422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re859f33539ff4bc6" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R997b34f5a88642d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8246b6b5230345d2" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e94a884bb1e4663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R606b0a742eff4555" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5236a936fe554963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R4637cd9259bd4fe1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R620511c31c72462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rd7bc6f87fb1142ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R51c5ae581a3d4e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R96acbacd14774318" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R58b3b8e15c374e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R3c456946be59426d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R529c623927fb4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rcd55d53fa1a34cbf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9819720f5df4b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rc45ec6fd9f9c463c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R87a8c48182f04cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R97a6c0314e814e1e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf5bc299942ff48fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R9abf46288d4043c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf9629d1fc1b64295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R23f63f5e1dc14023" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R53aaa19097794376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rdc0a94e2689b457f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b2426a490b243af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rcc280dea8051473a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R83cfb4038a534a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R878c1b2d42c643bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R31bdf9d13dc54258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R69c0ba888bdc4e1a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re817d9fab34d4030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R63fc57bd78a245a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R99f0c35933214e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R555db656bc7d4b29" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d0a30d420d74460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R018f437c0c174c17" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rce621ebf8dfa4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6b8dab8dd136410d" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3509,65 +3509,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書第25章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ezekiel 25 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3585,179 +3589,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 25:9  |  Ezekiel 25:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以我要破開摩押邊界上的城邑，就是摩押人看為本國之榮耀的伯‧耶西末、巴力‧免、基列亭，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore, behold, I will open the side of Moab from the cities, from his cities which are on his frontiers, the glory of the country, Beth-jeshimoth, Baal-meon, and Kiriathaim,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3777,183 +3743,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 25:10  |  Ezekiel 25:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>好使東方人來攻擊亞捫人。我必將亞捫人之地交給他們為業，使亞捫人在列國中不再被記念。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Unto the men of the east with the Ammonites, and will give them in possession, that the Ammonites may not be remembered among the nations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3969,183 +3897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 25:11  |  Ezekiel 25:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必向摩押施行審判，他們就知道我是耶和華。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will execute judgments upon Moab; and they shall know that I am the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4161,183 +4051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 25:12  |  Ezekiel 25:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主耶和華如此說：「因為以東報仇雪恨，攻擊猶大家，向他們報仇，大大有罪，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the Lord GOD; Because that Edom hath dealt against the house of Judah by taking vengeance, and hath greatly offended, and revenged himself upon them;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4353,179 +4205,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 25:13  |  Ezekiel 25:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以主耶和華如此說：我必伸手攻擊以東，剪除人與牲畜，使以東從提幔起，人必倒在刀下，地要變為荒涼，直到底但。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore thus saith the Lord GOD; I will also stretch out mine hand upon Edom, and will cut off man and beast from it; and I will make it desolate from Teman; and they of Dedan shall fall by the sword.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4545,179 +4359,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 25:14  |  Ezekiel 25:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必藉我民以色列的手報復以東；以色列民必照我的怒氣，按我的忿怒在以東施報，以東人就知道是我施報。這是主耶和華說的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will lay my vengeance upon Edom by the hand of my people Israel: and they shall do in Edom according to mine anger and according to my fury; and they shall know my vengeance, saith the Lord GOD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4737,183 +4513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 25:15  |  Ezekiel 25:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主耶和華如此說：「因非利士人向猶大人報仇，就是以恨惡的心報仇雪恨，永懷仇恨，要毀滅他們，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the Lord GOD; Because the Philistines have dealt by revenge, and have taken vengeance with a despiteful heart, to destroy it for the old hatred;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4929,183 +4667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 25:16  |  Ezekiel 25:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以主耶和華如此說：我必伸手攻擊非利士人，剪除基利提人，滅絕沿海剩下的居民。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore thus saith the Lord GOD; Behold, I will stretch out mine hand upon the Philistines, and I will cut off the Cherethims, and destroy the remnant of the sea coast.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5121,183 +4821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 25:17  |  Ezekiel 25:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我向他們大施報應，發怒斥責他們。我報復他們的時候，他們就知道我是耶和華。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will execute great vengeance upon them with furious rebukes; and they shall know that I am the LORD, when I shall lay my vengeance upon them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5313,183 +4975,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 25:1  |  Ezekiel 25:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的話臨到我說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The word of the LORD came again unto me, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5505,183 +5129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 25:2  |  Ezekiel 25:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「人子啊，你要面向亞捫人說預言，攻擊他們，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Son of man, set thy face against the Ammonites, and prophesy against them;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5697,183 +5283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 25:3  |  Ezekiel 25:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：你們當聽主耶和華的話。主耶和華如此說：我的聖所被褻瀆，以色列地變荒涼，猶大家被擄掠；那時，你便因這些事說：『阿哈！』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And say unto the Ammonites, Hear the word of the Lord GOD; Thus saith the Lord GOD; Because thou saidst, Aha, against my sanctuary, when it was profaned; and against the land of Israel, when it was desolate; and against the house of Judah, when they went into captivity;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5889,183 +5437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 25:4  |  Ezekiel 25:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以我必將你的地交給東方人為業；他們必在你的地上安營居住，吃你的果子，喝你的奶。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, therefore I will deliver thee to the men of the east for a possession, and they shall set their palaces in thee, and make their dwellings in thee: they shall eat thy fruit, and they shall drink thy milk.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6081,183 +5591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 25:5  |  Ezekiel 25:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必使拉巴為駱駝場，使亞捫人的地為羊群躺臥之處，你們就知道我是耶和華。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will make Rabbah a stable for camels, and the Ammonites a couchingplace for flocks: and ye shall know that I am the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6273,183 +5745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 25:6  |  Ezekiel 25:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主耶和華如此說：「因你拍手頓足，以滿心的恨惡向以色列地歡喜，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thus saith the Lord GOD; Because thou hast clapped thine hands, and stamped with the feet, and rejoiced in heart with all thy despite against the land of Israel;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6465,183 +5899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 25:7  |  Ezekiel 25:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以我伸手攻擊你，將你交給列國作為擄物。我必從萬民中剪除你，使你從萬國中敗亡。我必除滅你，你就知道我是耶和華。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, therefore I will stretch out mine hand upon thee, and will deliver thee for a spoil to the heathen; and I will cut thee off from the people, and I will cause thee to perish out of the countries: I will destroy thee; and thou shalt know that I am the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6657,183 +6053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 25:8  |  Ezekiel 25:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主耶和華如此說：「因摩押和西珥人說：『看哪，猶大家與列國無異』，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the Lord GOD; Because that Moab and Seir do say, Behold, the house of Judah is like unto all the heathen;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>