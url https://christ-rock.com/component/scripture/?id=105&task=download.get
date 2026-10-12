--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -59,123 +59,123 @@
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdf8aa8ffca864e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Raf139662a36d4683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb6d562cc45674259" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1f941ab4bd764a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re165330631da49ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rdf9d3c85325a4098" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re64d75c205934646"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0630312269444737"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9fda1781ceb44381"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Raffaa42f12114d80"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R65924cc030a54ffa"/>
-[...29 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R1b94e1bbe958474d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R304116f70af14ea6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc40f0f4d0c0b434e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R09c6f042608b4f3f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R83bd4c40fcaa450e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R4c06a74c86cd4480"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf0956e20f6514ba1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc5bd94f513af465b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rb112b7216df34a3c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Ra59f384e357a4267"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R8d48f1e18a3845f6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R28b3cd98b1c44400"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R79f157087afc4f0a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R36f286770aa14176"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R712f02a6d5be4843"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R66c2380736c749ff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R39579465aab644cb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R1c8f5483dcc64863"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rb42e093ba1c54802"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R9cd51f75d9204f09"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R8a1893f0e41343bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R07539970bd724bd9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Re8483576d4e44331"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R8727b561c0d24787"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R9f8b148feb314605"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R4f0503c22b0a4d34"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R1d1f13b36a864764"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R747b4003e14e485b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R6336bb0303e44721"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R7a1d287ad9774b13"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rb036d03faee045cf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R15f7fbb21ac74f24"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd34fff42d86c4c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re64d75c205934646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9fda1781ceb44381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc894e461f70e4daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R637ff7f9e32c4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R65924cc030a54ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R50468c8eed964e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7de525759d7c4275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdc17b7a750874cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7fdd90834e274a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R30c9b8badb4e4967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R49ce3c4ee1654f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfe478d2b2b1b4c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra3e0994225bc43e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7f91c55bf2414e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R66a02f238dde4f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R68f9e09ea1084fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9d3250f2b8284b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6903c8ad12404449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R41717da7178a4013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd0dd3eec0a304ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R37c8770be016450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf60d219d34494e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3e370a9f09664004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc1c0410b634041c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra217eeb96a7b4fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra1468197edf24073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rea238bc8ffd549ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R627d074013024a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rd692d004a7c54a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R4da040a3e20a4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R0a0fc78d33da4c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R7dbc0540734c4fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rf927b3f7fa05428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rd68c5d812ffe44f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R1b94e1bbe958474d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rcb49969b61554a03" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R829aa15077174a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0630312269444737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raffaa42f12114d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rbfad01dedf8d4b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7edac0fb9b0a4a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R304116f70af14ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc40f0f4d0c0b434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R09c6f042608b4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R83bd4c40fcaa450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4c06a74c86cd4480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf0956e20f6514ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc5bd94f513af465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb112b7216df34a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra59f384e357a4267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8d48f1e18a3845f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R28b3cd98b1c44400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R79f157087afc4f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R36f286770aa14176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R712f02a6d5be4843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R66c2380736c749ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R39579465aab644cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R1c8f5483dcc64863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb42e093ba1c54802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R9cd51f75d9204f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R8a1893f0e41343bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R07539970bd724bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Re8483576d4e44331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R8727b561c0d24787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R9f8b148feb314605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R4f0503c22b0a4d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R1d1f13b36a864764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R747b4003e14e485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R6336bb0303e44721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R7a1d287ad9774b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rb036d03faee045cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R15f7fbb21ac74f24" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R853ccaf17c554466" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -379,141 +379,141 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf63319ebddbb4192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R775a8713e085491f" /></Relationships>
-[...89 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2955df1ac63a4160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e6b09b13fb14ee1" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7767deacaea14318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d7084f40d9c4bdd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3081ef7c0d4a401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb7e6d8f2000e4c1f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R53704ec7e2ff4f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R99d8df69a29345ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf54bf9d99b304666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3067fa32ce3045d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3356a03b88054237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3cbfe1a0bad145e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8c69f8ee2b654721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf78f8afb3a434ea9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R187090eda5e041d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b85dd15dc8b411f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc0e560935921467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1cacd52829614719" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R88bdc69a21af499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77a0b5a2acbb4755" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R472fd52b3c1a4810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde6fffd26a0c4911" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb937c7f97e924e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9466bccd2744463" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R04d8519ecffe4ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R26095221d9794b80" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rb84a53f646f942d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ea8e40b4b154e45" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Raafa7275d5f349c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcc1d0976bcaa4c3d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R6e897bba92cd474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbbc7c778d8aa4373" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R525b2440d7e249a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc10248d2995d40e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R4be5bd209358403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e7e60722ab84c96" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R8ad56bb2985a45ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3620602dde6b46ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rd872afa1a0ed44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbfffc1d97e2045cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R875346757e16408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4224241bb0f4624" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rb063225554c14ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc9573e823bf489c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R48ab14c03de44bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2df991a92df74e62" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R716d367ae27e4052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64f220218952420f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R180f85a805854f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c226633d1454c08" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R9cce8f9ba9424a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49b744b891164c3f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc67f88d31a0f434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdfec1b2382d542ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R890ef82a10e243b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R41ee7b821dd642bd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf598d9ab69a442bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree438e901c204340" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc432aed4cfbc4e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R336b8a8c5833411a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5a34d0a5759a4f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2d9016147250443b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R903bf7aba43140f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9fa77b2109d84117" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3417,100 +3417,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5e8c004f377640bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf0d2fbddfee642df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R22905d49196a473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf6e375ca08d248dd" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R260c9a1c628b4ddc" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rffcf27efd1e74a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re132e790f9a34e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R07b378d91ba74ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7fafa972f42b48c0" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf9e677c3e35a4a27" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf0d2fbddfee642df"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re132e790f9a34e9e"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R22905d49196a473a"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R07b378d91ba74ec3"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4536,116 +4536,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf6e375ca08d248dd"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7fafa972f42b48c0"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc5aebdd517774d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra0ebfdde58764fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d62d85fa5ae42cf" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8924a6422af143ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R66e226d0badf4960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f41ab9a26e849a2" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra0ebfdde58764fc2"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0d62d85fa5ae42cf"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R66e226d0badf4960"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9f41ab9a26e849a2"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4709,141 +4709,141 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49b7e919e2d54fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R00b2eb1c0f5c4531" /></Relationships>
-[...89 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R962075bc39114638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4d69496f85e64782" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra033ea34410a444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R0d128f1c4da14039" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2b439a5b7e464e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rfcd8fe43fb50439e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe03ab728a1b41a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rb390aff693774a89" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R216ef769fcca4b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R98cac56cf3364c85" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R61f5d7d84f6347d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rdf47fc4765e5436a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d22005bbdf14b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R0d0331af7def4108" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1534a8f15c294d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rb3b11c6fa99d433c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R320354325414453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rad3d7a7f81ad48f6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7118ab348f25472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R0c6bfbae74494d06" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7af4278371f04042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R30e5b3a289b24aa4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc4c45c8259e34c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R150596d3e4204ef2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15b8765560e54228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R1cb1d2384af64ba8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R508022968a0a4920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rbdf667d30bd347c0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f3513e124714947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rdeedb99fa5344a3e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08df9dbbc9af4729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R209663c974154e47" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra5ba6a26120b4bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R30cab390cc624900" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49200c9f637146f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rbde96877c5134665" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcdea17b4ab5c4803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R0f452ef7d09946d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc32bd86a3ca7416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R81627ed42eda4957" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R10967d0d43f5478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rf95e812831e64fdf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra8d1a2a72b1843e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R155db61d73bd482d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf45019f71f1a46b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rcc96306b03824c20" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad2b6a19e1f14d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rd38de698657d4782" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5ab806d2eede4720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Rb2217b1f3e14451d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c100e6350e84357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rd5e28bfda60e44f2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc7a1ad7e02a3435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Ra5e3de8ef33f459f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d312b200af34d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rb8a45c35d3fc494d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7be2e3eaccda4d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Re832524739084a70" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8a072beee3f492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R3c33da5613d64de1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde7b7006886e4ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R949dd02f61184bf3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbbbb8233ce0848e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R12e05d431f16425e" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4861,65 +4861,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Philippians 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4937,183 +4941,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:9  |  Philippians 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我所禱告的，就是要你們的愛心在知識和各樣見識上多而又多，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And this I pray, that your love may abound yet more and more in knowledge and in all judgment;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5129,183 +5095,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:10  |  Philippians 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使你們能分別是非，作誠實無過的人，直到基督的日子；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That ye may approve things that are excellent; that ye may be sincere and without offence till the day of Christ;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5321,183 +5249,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:11  |  Philippians 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並靠着耶穌基督結滿了仁義的果子，叫榮耀稱讚歸與神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Being filled with the fruits of righteousness, which are by Jesus Christ, unto the glory and praise of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5513,183 +5403,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:12  |  Philippians 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，我願意你們知道，我所遭遇的事更是叫福音興旺，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I would ye should understand, brethren, that the things which happened unto me have fallen out rather unto the furtherance of the gospel;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5705,183 +5557,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:13  |  Philippians 1:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以致我受的捆鎖在御營全軍和其餘的人中，已經顯明是為基督的緣故。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So that my bonds in Christ are manifest in all the palace, and in all other places;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5897,183 +5711,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:14  |  Philippians 1:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且那在主裏的弟兄多半因我受的捆鎖就篤信不疑，越發放膽傳神的道，無所懼怕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And many of the brethren in the Lord, waxing confident by my bonds, are much more bold to speak the word without fear.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6089,183 +5865,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:15  |  Philippians 1:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有的傳基督是出於嫉妒紛爭，也有的是出於好意。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Some indeed preach Christ even of envy and strife; and some also of good will:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6281,183 +6019,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:16  |  Philippians 1:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這一等是出於愛心，知道我是為辯明福音設立的；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The one preach Christ of contention, not sincerely, supposing to add affliction to my bonds:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6473,183 +6173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:17  |  Philippians 1:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那一等傳基督是出於結黨，並不誠實，意思要加增我捆鎖的苦楚。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the other of love, knowing that I am set for the defence of the gospel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6665,183 +6327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:18  |  Philippians 1:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這有何妨呢？或是假意，或是真心，無論怎樣，基督究竟被傳開了。為此，我就歡喜，並且還要歡喜；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What then? notwithstanding, every way, whether in pretence, or in truth, Christ is preached; and I therein do rejoice, yea, and will rejoice.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6857,183 +6481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:1  |  Philippians 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>基督耶穌的僕人保羅和提摩太寫信給凡住腓立比、在基督耶穌裏的眾聖徒，和諸位監督，諸位執事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Paul and Timotheus, the servants of Jesus Christ, to all the saints in Christ Jesus which are at Philippi, with the bishops and deacons:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7049,183 +6635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:19  |  Philippians 1:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為我知道，這事藉着你們的祈禱和耶穌基督之靈的幫助，終必叫我得救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I know that this shall turn to my salvation through your prayer, and the supply of the Spirit of Jesus Christ,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7241,179 +6789,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:20  |  Philippians 1:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>照着我所切慕、所盼望的，沒有一事叫我羞愧。只要凡事放膽，無論是生是死，總叫基督在我身上照常顯大。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>According to my earnest expectation and my hope, that in nothing I shall be ashamed, but that with all boldness, as always, so now also Christ shall be magnified in my body, whether it be by life, or by death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7433,183 +6943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:21  |  Philippians 1:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因我活着就是基督，我死了就有益處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For to me to live is Christ, and to die is gain.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7625,183 +7097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:22  |  Philippians 1:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我在肉身活着，若成就我工夫的果子，我就不知道該挑選甚麼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if I live in the flesh, this is the fruit of my labour: yet what I shall choose I wot not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7817,183 +7251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:23  |  Philippians 1:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我正在兩難之間，情願離世與基督同在，因為這是好得無比的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I am in a strait betwixt two, having a desire to depart, and to be with Christ; which is far better:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8009,183 +7405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:24  |  Philippians 1:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，我在肉身活着，為你們更是要緊的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Nevertheless to abide in the flesh is more needful for you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8201,183 +7559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:25  |  Philippians 1:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我既然這樣深信，就知道仍要住在世間，且與你們眾人同住，使你們在所信的道上又長進又喜樂，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And having this confidence, I know that I shall abide and continue with you all for your furtherance and joy of faith;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8393,183 +7713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:26  |  Philippians 1:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>叫你們在基督耶穌裏的歡樂，因我再到你們那裏去，就越發加增。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That your rejoicing may be more abundant in Jesus Christ for me by my coming to you again.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8585,183 +7867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:27  |  Philippians 1:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只要你們行事為人與基督的福音相稱，叫我或來見你們，或不在你們那裏，可以聽見你們的景況，知道你們同有一個心志，站立得穩，為所信的福音齊心努力。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Only let your conversation be as it becometh the gospel of Christ: that whether I come and see you, or else be absent, I may hear of your affairs, that ye stand fast in one spirit, with one mind striving together for the faith of the gospel;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8777,183 +8021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:28  |  Philippians 1:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡事不怕敵人的驚嚇，這是證明他們沉淪，你們得救都是出於神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in nothing terrified by your adversaries: which is to them an evident token of perdition, but to you of salvation, and that of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8969,183 +8175,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:2  |  Philippians 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願恩惠、平安從神我們的父並主耶穌基督歸與你們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Grace be unto you, and peace, from God our Father, and from the Lord Jesus Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9161,183 +8329,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:29  |  Philippians 1:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為你們蒙恩，不但得以信服基督，並要為他受苦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For unto you it is given in the behalf of Christ, not only to believe on him, but also to suffer for his sake;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9353,183 +8483,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:30  |  Philippians 1:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們的爭戰，就與你們在我身上從前所看見、現在所聽見的一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Having the same conflict which ye saw in me, and now hear to be in me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9545,183 +8637,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:3  |  Philippians 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我每逢想念你們，就感謝我的神；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I thank my God upon every remembrance of you,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9737,183 +8791,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:4  |  Philippians 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>每逢為你們眾人祈求的時候，常是歡歡喜喜地祈求。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Always in every prayer of mine for you all making request with joy,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9929,183 +8945,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:5  |  Philippians 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為從頭一天直到如今，你們是同心合意地興旺福音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For your fellowship in the gospel from the first day until now;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10121,183 +9099,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:6  |  Philippians 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我深信那在你們心裏動了善工的，必成全這工，直到耶穌基督的日子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Being confident of this very thing, that he which hath begun a good work in you will perform it until the day of Jesus Christ:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10313,179 +9253,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:7  |  Philippians 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我為你們眾人有這樣的意念，原是應當的；因你們常在我心裏，無論我是在捆鎖之中，是辯明證實福音的時候，你們都與我一同得恩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even as it is meet for me to think this of you all, because I have you in my heart; inasmuch as both in my bonds, and in the defence and confirmation of the gospel, ye all are partakers of my grace.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10505,183 +9407,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓立比書 1:8  |  Philippians 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我體會基督耶穌的心腸，切切地想念你們眾人；這是神可以給我作見證的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For God is my record, how greatly I long after you all in the bowels of Jesus Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>