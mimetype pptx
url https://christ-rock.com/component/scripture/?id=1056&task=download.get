--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -53,120 +53,120 @@
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2a416bd5a84b4944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6e5a39cb053942d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R88153b4b7b954c6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc7dfd73f5e1e44fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf986c696969a4c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra53ec6c63b0e4755" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3a90be5851624c26"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbe1f2fbabc274a1e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3da768796db34f5d"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R36be8f8e45264974"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rafc775771dff4bad"/>
-[...26 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R16824006ca27470b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R3bbdec8c626e456c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R27fca7e77aea459c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rf6cfce1ceb1a4a5f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R68564ef96a4842c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R5bf9982866a9401d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rec90750a3e024611"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R5a4dbbcce7b34b78"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R9c7fc4f4d341463a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rdf2a460f8bdb40b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R6d2d9782d7314999"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc05446833010476a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R329ad0cf23914bc4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R5ee0788b435845e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R413f91ae1c164308"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R0e152895aa304245"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R3c3a0dc96edf495f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rc91352a4532f4ced"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R53d64a0293a147f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R76710748c58345cb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R553f19ae2491489c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Raeb96afb5d4a4217"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R7d8666ec24aa497c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rbc8207e970604942"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R5ad604de51d34e88"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rcc63dbf3f5a24226"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rb236a3cb5e2844a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Re50bca95854c485b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R1645ec3c8f724242"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R63aec676088b446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3a90be5851624c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3da768796db34f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R04901296631f4a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc6eb595876c647cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rafc775771dff4bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R15f4684a70624fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbb7b5d125a0d483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcebf6036d9634c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1018b88acd5c4cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re250e64566054422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9d2ca0919b224299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5bd1e1c5ca59494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R410577c60bac46fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8fcebcff05ba4b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R79ca89ce33d145ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7dbd6b99d0314558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra36be362fed344cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3e9122ef434f4440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R46b99bfcd6464e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R45f2bdb5c8fa49b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6c1756c24b744cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rab901b5ef538461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3648828775d0420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3dd888093229484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R863ce555cfce4e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra13e6a255e71452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb5067a81b5044186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R9ef078c69e23423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R1b2d9813ae4d412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R2f40a1b0ca4f4c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R8a4a7b6d88e247f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R16824006ca27470b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rbef1d219cd0e4304" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R489e907a10294e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbe1f2fbabc274a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36be8f8e45264974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4c2277083bc642fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R086903eaf1f04d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3bbdec8c626e456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R27fca7e77aea459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf6cfce1ceb1a4a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R68564ef96a4842c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5bf9982866a9401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rec90750a3e024611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5a4dbbcce7b34b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9c7fc4f4d341463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdf2a460f8bdb40b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6d2d9782d7314999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc05446833010476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R329ad0cf23914bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5ee0788b435845e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R413f91ae1c164308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R0e152895aa304245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3c3a0dc96edf495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc91352a4532f4ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R53d64a0293a147f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R76710748c58345cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R553f19ae2491489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Raeb96afb5d4a4217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R7d8666ec24aa497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rbc8207e970604942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R5ad604de51d34e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rcc63dbf3f5a24226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rb236a3cb5e2844a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Re50bca95854c485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R1645ec3c8f724242" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R118c1dabe0864c68" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -370,132 +370,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R29b12840bca84ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b6b1bd51ef34244" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rca8ea16a026445bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20f6a175facd426b" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3795e3c92cd342b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R026f5c1917844a34" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc9561cf045924f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b5f08811a744b82" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4ce759afee9f425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6a21ede89ff141f6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R06fe9c96e12246a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc0703e66cebe41c7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R298866f468f54ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R55cde6c8fc9c4420" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rbd1b161d0a2145d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ef5051904f84a34" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd157ff7fc59242ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad01f973e3624dce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8ffb4d86543a4f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf187b72290434510" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5498ec2807374b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdbf5fa2b09a7486d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R03483a433c56443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R97c7b8b9ef4644b9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb58ba3b9965247f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdd2bfe6a14ac40cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2f888e87f71e4dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3685b0fb4c24f28" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3a6a7b26633a4cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raa697481d3464e26" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R25f4181ca3ac47b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c848170fef74889" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R578723136f8b48c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra40e0202a8914608" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R1e9beffe3e5d45b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfd8eccd70c9c4448" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rc48b12bf7c1f4381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3471042909874d34" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R3c3207e8f58d4593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd22fec805ef94176" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R31eb0b436b994ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R934bac4c9d3444e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rd6157fd808094057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2866d014795743e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R15f59746a76d44f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Recacf5e1ed894712" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd3cec739217f4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfe8a3838cb544820" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb23919924fb54350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5b4f8533a284da4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra419e342fbf64956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R683dddbdf710480c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra43512a672f74418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e95b221997249e3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfc144509eb8c4dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba255827a45644f6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfbdcdcb9386140ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2e4fcc752934c19" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R385567d0c4dd479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c7b90dc319a4f9c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3114,100 +3114,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdf645b8c155e4153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7cc7e16f4ba145f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rfd74b8bec4464112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra15357b5f5a94eb9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5a1f3b8f2ab34811" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R059401fdd799457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R26d99ee7d91c4de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6f5669d7be6042ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd7a70d710fab43c6" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re304e7b0254d416d" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7cc7e16f4ba145f8"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R26d99ee7d91c4de0"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfd74b8bec4464112"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6f5669d7be6042ad"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4233,116 +4233,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra15357b5f5a94eb9"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd7a70d710fab43c6"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb8608957d85b41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb9e50b7d28be4082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf22c6bc61d84d19" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R016a833b56964cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd0a6b2bb077c46a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd4e282c692a8498e" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb9e50b7d28be4082"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rcf22c6bc61d84d19"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd0a6b2bb077c46a0"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd4e282c692a8498e"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4406,132 +4406,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d6cc2f681244bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R96222b14b1db43cc" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R84cb1f2c57364815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6d06dd23be194372" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70c76711bcdc4943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R254d709744be4294" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a55e87a47074a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R489e7893dd234d2b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re74667ffde4c4bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R6a0d48a6c57440cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R073d80bbb37c4960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R92c317fa3f9744b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7c5817137a1486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R3cac095e00c14ae8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R27f2d1ae73ba413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rc941298f4631436c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8e9f625043a41a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R08822a8e6f624522" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08d8178c1a334b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R1c018f3faf564930" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c31ecff0bea4097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rc31dd5410e5d4cde" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd5f758e357a342ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R555a05340e374128" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d09f1d3a7a846cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rb3b904735b8a463c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8077801b25c44bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rf8078787d48e479a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raaa7e67526904fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rca0350a9ee9d49d3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5aad5f0036d64688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R848a9b3305784f36" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52dea33882c34f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R140177cfa4cb42c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R30897c9209964bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R85e0276e44324683" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42655be41b2d4fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Re1f93639c75844ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref67d504e7f54013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rfa0cc54326824ce7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0770029064f54d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R437e58c75d8644c6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07499c495d9d4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R3cf12df7b6ee45da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R648ab2c4fe214b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R31d4305ca59445cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6b2be930f96143b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Ra8d2e51f033744f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c7276e1e1994025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R9411a42dd212400d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfef55d09d3c84c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rd58b8fe9b82c4edb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49e75d99c9c748bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R90280a5657114adf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1aa441c664bb4095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rdd374a2e313c4ff3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4224a3900c3f4937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rccdabc93b71d413b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R74723aa5fc0f4d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R363e42f03df24740" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4549,65 +4549,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書第43章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ezekiel 43 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4625,183 +4629,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 43:9  |  Ezekiel 43:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在他們當從我面前遠除邪淫和他們君王的屍首，我就住在他們中間直到永遠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now let them put away their whoredom, and the carcases of their kings, far from me, and I will dwell in the midst of them for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4817,183 +4783,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 43:10  |  Ezekiel 43:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「人子啊，你要將這殿指示以色列家，使他們因自己的罪孽慚愧，也要他們量殿的尺寸。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou son of man, shew the house to the house of Israel, that they may be ashamed of their iniquities: and let them measure the pattern.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5009,183 +4937,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 43:11  |  Ezekiel 43:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們若因自己所行的一切事慚愧，你就將殿的規模、樣式、出入之處，和一切形狀、典章、禮儀、法則指示他們，在他們眼前寫上，使他們遵照殿的一切規模典章去做。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if they be ashamed of all that they have done, shew them the form of the house, and the fashion thereof, and the goings out thereof, and the comings in thereof, and all the forms thereof, and all the ordinances thereof, and all the forms thereof, and all the laws thereof: and write it in their sight, that they may keep the whole form thereof, and all the ordinances thereof, and do them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5201,183 +5091,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 43:12  |  Ezekiel 43:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>殿的法則乃是如此：殿在山頂上，四圍的全界要稱為至聖。這就是殿的法則。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This is the law of the house; Upon the top of the mountain the whole limit thereof round about shall be most holy. Behold, this is the law of the house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5393,183 +5245,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 43:13  |  Ezekiel 43:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以下量祭壇，是以肘為度（這肘是一肘零一掌）。底座高一肘，邊寬一肘，四圍起邊高一掌，這是壇的座。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And these are the measures of the altar after the cubits: The cubit is a cubit and an hand breadth; even the bottom shall be a cubit, and the breadth a cubit, and the border thereof by the edge thereof round about shall be a span: and this shall be the higher place of the altar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5585,183 +5399,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 43:14  |  Ezekiel 43:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從底座到下層磴臺，高二肘，邊寬一肘。從小磴臺到大磴臺，高四肘，邊寬一肘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And from the bottom upon the ground even to the lower settle shall be two cubits, and the breadth one cubit; and from the lesser settle even to the greater settle shall be four cubits, and the breadth one cubit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5777,183 +5553,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 43:15  |  Ezekiel 43:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>壇上的供臺，高四肘。供臺的四拐角上都有角。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So the altar shall be four cubits; and from the altar and upward shall be four horns.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5969,183 +5707,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 43:16  |  Ezekiel 43:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>供臺長十二[肘]，寬十二肘，四面見方。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the altar shall be twelve cubits long, twelve broad, square in the four squares thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6161,183 +5861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 43:17  |  Ezekiel 43:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>磴臺長十四[肘]，寬十四肘，四面見方。四圍起邊高半肘，底座四圍的邊寬一肘。臺階朝東。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the settle shall be fourteen cubits long and fourteen broad in the four squares thereof; and the border about it shall be half a cubit; and the bottom thereof shall be a cubit about; and his stairs shall look toward the east.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6353,179 +6015,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 43:18  |  Ezekiel 43:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他對我說：「人子啊，主耶和華如此說：建造祭壇，為要在其上獻燔祭灑血，造成的時候典章如下：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto me, Son of man, thus saith the Lord GOD; These are the ordinances of the altar in the day when they shall make it, to offer burnt offerings thereon, and to sprinkle blood thereon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6545,183 +6169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 43:1  |  Ezekiel 43:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以後，他帶我到一座門，就是朝東的門。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Afterward he brought me to the gate, even the gate that looketh toward the east:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6737,179 +6323,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 43:19  |  Ezekiel 43:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主耶和華說，你要將一隻公牛犢作為贖罪祭，給祭司利未人撒督的後裔，就是那親近我、事奉我的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt give to the priests the Levites that be of the seed of Zadok, which approach unto me, to minister unto me, saith the Lord GOD, a young bullock for a sin offering.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6929,179 +6477,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 43:20  |  Ezekiel 43:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要取些公牛的血，抹在壇的四角和磴臺的四拐角，並四圍所起的邊上。你這樣潔淨壇，壇就潔淨了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt take of the blood thereof, and put it on the four horns of it, and on the four corners of the settle, and upon the border round about: thus shalt thou cleanse and purge it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7121,183 +6631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 43:21  |  Ezekiel 43:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你又要將那作贖罪祭的公牛[犢]燒在殿外、聖地之外預定之處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt take the bullock also of the sin offering, and he shall burn it in the appointed place of the house, without the sanctuary.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7313,183 +6785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 43:22  |  Ezekiel 43:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>次日，要將無殘疾的公山羊獻為贖罪祭；要潔淨壇，像用公牛[犢]潔淨的一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And on the second day thou shalt offer a kid of the goats without blemish for a sin offering; and they shall cleanse the altar, as they did cleanse it with the bullock.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7505,183 +6939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 43:23  |  Ezekiel 43:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>潔淨了壇，就要將一隻無殘疾的公牛犢和羊群中一隻無殘疾的公綿羊</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When thou hast made an end of cleansing it, thou shalt offer a young bullock without blemish, and a ram out of the flock without blemish.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7697,183 +7093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 43:24  |  Ezekiel 43:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>奉到耶和華前。祭司要撒鹽在其上，獻與耶和華為燔祭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt offer them before the LORD, and the priests shall cast salt upon them, and they shall offer them up for a burnt offering unto the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7889,183 +7247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 43:25  |  Ezekiel 43:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>七日內，每日要預備一隻公山羊為贖罪祭，也要預備一隻公牛犢和羊群中的一隻公綿羊，都要沒有殘疾的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Seven days shalt thou prepare every day a goat for a sin offering: they shall also prepare a young bullock, and a ram out of the flock, without blemish.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8081,183 +7401,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 43:26  |  Ezekiel 43:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>七日祭司潔淨壇，壇就潔淨了；要這樣把壇分別為聖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Seven days shall they purge the altar and purify it; and they shall consecrate themselves.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8273,183 +7555,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 43:27  |  Ezekiel 43:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>滿了七日，自八日以後，祭司要在壇上獻你們的燔祭和平安祭；我必悅納你們。這是主耶和華說的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when these days are expired, it shall be, that upon the eighth day, and so forward, the priests shall make your burnt offerings upon the altar, and your peace offerings; and I will accept you, saith the Lord GOD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8465,183 +7709,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 43:2  |  Ezekiel 43:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列神的榮光從東而來。他的聲音如同多水的聲音；地就因他的榮耀發光。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And, behold, the glory of the God of Israel came from the way of the east: and his voice was like a noise of many waters: and the earth shined with his glory.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8657,183 +7863,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 43:3  |  Ezekiel 43:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其狀如從前他來滅城的時候我所見的異象，那異象如我在迦巴魯河邊所見的異象，我就俯伏在地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it was according to the appearance of the vision which I saw, even according to the vision that I saw when I came to destroy the city: and the visions were like the vision that I saw by the river Chebar; and I fell upon my face.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8849,183 +8017,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 43:4  |  Ezekiel 43:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的榮光從朝東的門照入殿中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the glory of the LORD came into the house by the way of the gate whose prospect is toward the east.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9041,183 +8171,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 43:5  |  Ezekiel 43:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>靈將我舉起，帶入內院，不料，耶和華的榮光充滿了殿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So the spirit took me up, and brought me into the inner court; and, behold, the glory of the LORD filled the house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9233,183 +8325,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 43:6  |  Ezekiel 43:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我聽見有一位從殿中對我說話。有一人站在我旁邊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I heard him speaking unto me out of the house; and the man stood by me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9425,183 +8479,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 43:7  |  Ezekiel 43:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他對我說：「人子啊，這是我寶座之地，是我腳掌所踏之地。我要在這裏住，在以色列人中直到永遠。以色列家和他們的君王必不再玷污我的聖名，就是行邪淫、在[錫安 的]高處[葬埋]他們君王的屍首，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto me, Son of man, the place of my throne, and the place of the soles of my feet, where I will dwell in the midst of the children of Israel for ever, and my holy name, shall the house of Israel no more defile, neither they, nor their kings, by their whoredom, nor by the carcases of their kings in their high places.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9617,183 +8633,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 43:8  |  Ezekiel 43:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使他們的門檻挨近我的門檻，他們的門框挨近我的門框；他們與我中間僅隔一牆，並且行可憎的事，玷污了我的聖名，所以我發怒滅絕他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In their setting of their threshold by my thresholds, and their post by my posts, and the wall between me and them, they have even defiled my holy name by their abominations that they have committed: wherefore I have consumed them in mine anger.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>