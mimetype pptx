--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -19,103 +19,103 @@
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4d48458ff1964611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbe299d787eed4924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1863e48ed10a43ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R08a68ac73f6649b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6da0fddd73934f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4ea7c7629343436c" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5c5dd140b485400b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9650ae7f981e4367"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R90249e2642354b13"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R88bbd83b86824465"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6bcfda4e8ce14dab"/>
-[...9 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rbac45b4855ca48c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4621755c47a64874"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R92e7caeb75a44151"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R0ac71179d2424af6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rb83e934aa9e74a65"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R4cb5a4c429584fdc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rc1809bf5a5364fc3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R4980757655684ce3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rc02934378c704271"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R400b808b17774206"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rd5f7374d285a4a0c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R3b52cedbeef645e2"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra54e9affb102475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5c5dd140b485400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90249e2642354b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R32480a7d301f466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R9e879458307e4000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6bcfda4e8ce14dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8f7989386c2c456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R32a0fad9440449a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6a024e91a1df4f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf0adada96ceb405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd4aa86fe5cc9499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R01ddb803a08249f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rde269b7f68d44eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc327c9b662964cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rca4a13e319cf49e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbac45b4855ca48c5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R39c4dccc6c4746f7" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R47c4cd3806144052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9650ae7f981e4367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88bbd83b86824465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R23d396bdaea04ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R48657191e71b4813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4621755c47a64874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R92e7caeb75a44151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0ac71179d2424af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb83e934aa9e74a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4cb5a4c429584fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc1809bf5a5364fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4980757655684ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc02934378c704271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R400b808b17774206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd5f7374d285a4a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3b52cedbeef645e2" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8763809038c2499c" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -319,81 +319,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd5349f356f55448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1a014e8b7d14ef9" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9e0b488bdd1a4c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b7d5b9755cd4769" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R58f83b6d51084190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01848b8ce72d4f7b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Reac5a487b9004ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67cfef8bf8bc4533" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R68f674dcaa4b43d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re1e0d6ef32924272" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re1235096b514438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red7905803d674d72" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcf08d9d09d384c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra1b6def5c5894281" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3bcbd0ef7676409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R11d6aa23f7624534" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2dcf60c30110470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree608b35bb584be9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R295ff3f93f044942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R203a9958a7ab4bb2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5e97978e6283490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8650aa2d0de94d63" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfc9f0bf54ead4947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R19cd6efba7304ed5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R944d557c65924060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb66fe35131d4993" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1397,100 +1397,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9dd69a0091c341a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3ec54b2b67934a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R4911d62280944c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1aa4ed8b668e40fc" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raf9bfc2014b3413e" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R728b0b6c4d4f4338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R87593dc70b5b498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1a9c3fcb6b194697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7b3e7fe45d6b4a98" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf0626a8c1b3e4f8e" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3ec54b2b67934a6d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R87593dc70b5b498c"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4911d62280944c7d"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1a9c3fcb6b194697"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2516,116 +2516,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1aa4ed8b668e40fc"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7b3e7fe45d6b4a98"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf294647ea00a4b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R02436e1715e1459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R75024bf540b5488c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6a6855a0c4544cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re4c0717aacd540f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbaa006045ac94316" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R02436e1715e1459b"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R75024bf540b5488c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re4c0717aacd540f9"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rbaa006045ac94316"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2689,81 +2689,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra9d467f63a7e4e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R5ecf67bf7b774fe0" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcce99e95b8be4c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R133471d3413349cf" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra1c55d8748724ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R40e458070f0a4f73" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R58f0e8dba2e741db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rec2a7b492a2f4c7b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfaecfd950ea3409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R2e0ed4f2fa0149e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15b6a057191a419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R87cdcfa501f94aad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6db27223f8d14759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R66720aa7287245ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R634a6bdf4c60441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R2751fe5441264899" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R21da00f3d9744fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R058e390df53640aa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R766a064771224dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rc25060c3353e4a3b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf9da110d942442a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rf429732ae7f349cf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R83bd68af056a476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R666fd07f0c984d5a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92fd0929d46a4a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1d1bdc4d6e0246df" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2781,65 +2781,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書第2章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ezekiel 2 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2857,183 +2861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 2:9  |  Ezekiel 2:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我觀看，見有一隻手向我伸出來，手中有一書卷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when I looked, behold, an hand was sent unto me; and, lo, a roll of a book was therein;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3049,183 +3015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 2:10  |  Ezekiel 2:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他將書卷在我面前展開，內外都寫着字，其上所寫的有哀號、歎息、悲痛的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he spread it before me; and it was written within and without: and there was written therein lamentations, and mourning, and woe.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3241,183 +3169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 2:1  |  Ezekiel 2:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他對我說：「人子啊，你站起來，我要和你說話。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto me, Son of man, stand upon thy feet, and I will speak unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3433,183 +3323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 2:2  |  Ezekiel 2:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他對我說話的時候，靈就進入我裏面，使我站起來，我便聽見那位對我說話的[聲音]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the spirit entered into me when he spake unto me, and set me upon my feet, that I heard him that spake unto me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3625,179 +3477,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 2:3  |  Ezekiel 2:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他對我說：「人子啊，我差你往悖逆的國民以色列人那裏去。他們是悖逆我的，他們和他們的列祖違背我，直到今日。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto me, Son of man, I send thee to the children of Israel, to a rebellious nation that hath rebelled against me: they and their fathers have transgressed against me, even unto this very day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3817,183 +3631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 2:4  |  Ezekiel 2:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這眾子面無羞恥，心裏剛硬。我差你往他們那裏去，你要對他們說：主耶和華如此說。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For they are impudent children and stiffhearted. I do send thee unto them; and thou shalt say unto them, Thus saith the Lord GOD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4009,183 +3785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 2:5  |  Ezekiel 2:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們或聽，或不聽，（他們是悖逆之家），必知道在他們中間有了先知。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they, whether they will hear, or whether they will forbear, (for they are a rebellious house,) yet shall know that there hath been a prophet among them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4201,183 +3939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 2:6  |  Ezekiel 2:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人子啊，雖有荊棘和蒺藜在你那裏，你又住在蠍子中間，總不要怕他們，也不要怕他們的話；他們雖是悖逆之家，還不要怕他們的話，也不要因他們的臉色驚惶。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou, son of man, be not afraid of them, neither be afraid of their words, though briers and thorns be with thee, and thou dost dwell among scorpions: be not afraid of their words, nor be dismayed at their looks, though they be a rebellious house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4393,183 +4093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 2:7  |  Ezekiel 2:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們或聽，或不聽，你只管將我的話告訴他們；他們是極其悖逆的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt speak my words unto them, whether they will hear, or whether they will forbear: for they are most rebellious.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4585,183 +4247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 2:8  |  Ezekiel 2:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「人子啊，要聽我對你所說的話，不要悖逆像那悖逆之家，你要開口吃我所賜給你的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But thou, son of man, hear what I say unto thee; Be not thou rebellious like that rebellious house: open thy mouth, and eat that I give thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>