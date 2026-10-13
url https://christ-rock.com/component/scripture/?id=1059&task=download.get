--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -35,111 +35,111 @@
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0e6533a651b34ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc0396471ce174ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R41756fb36ea742c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6c286f02a5c24282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra10f38c623f44194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3bf25291978849a6" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbffda650f67a427d"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R82686d47c53c46f6"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R37ad6a4c5cc74c3f"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R500cfc4868fb4362"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R3249d26050084e2d"/>
-[...17 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R03061fcf49c4474e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra89a6ef948fd4080"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Re17ed91e7b554201"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rc0f62aed107a41f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rd6a31f70ad084da0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R4d75edb351f84ea2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra90af2f98ee24375"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rca0b5e1ea0aa4e00"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R0f07750b4d1c41aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Ra47f40da356846d2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rb86740f473944b94"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R1444782b2a67439f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R06ad1b2c0a004b61"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rce88af9060d949f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R4c4d9007b66a477f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rc5f295ed4512499d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R0514c5c57ac0400c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R983d95b5265d4723"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R72f32bc397bc4dda"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rdffe5981837e4294"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R27c8bd011afd4efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbffda650f67a427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R37ad6a4c5cc74c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R85931e47cfa94488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R977523b321844dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3249d26050084e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb5976882a62c4956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R35fd2912f164435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R46e73a13919946c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rde9b7a0c6c0146f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R28a23c7507b84fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rce7b760fdb5e45a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc1c34e01f4364607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6582e2f216be49bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7378a7a0a8bf4e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdc11b639f8034e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R087f5a69ba384140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5c84981884e743c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R57a7843b17df4dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R00669a6df47448b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7a6496580a034b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R56cff0ebf9574be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rbb3ad23660dd44df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R03061fcf49c4474e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R916d0289a98548c4" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R05add85a03c04e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R82686d47c53c46f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R500cfc4868fb4362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Raf7b65f8119d4702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R350eba3281644241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra89a6ef948fd4080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re17ed91e7b554201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc0f62aed107a41f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd6a31f70ad084da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4d75edb351f84ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra90af2f98ee24375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rca0b5e1ea0aa4e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0f07750b4d1c41aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra47f40da356846d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb86740f473944b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1444782b2a67439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R06ad1b2c0a004b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rce88af9060d949f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4c4d9007b66a477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc5f295ed4512499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0514c5c57ac0400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R983d95b5265d4723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R72f32bc397bc4dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rdffe5981837e4294" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R80520f8700d6461f" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -343,105 +343,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7accb18d36164735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R75e189463267437b" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R139ca90ad2464911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7002f20b72154c31" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0efe73be72514c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raab6b53116324cc0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2f43f5d62a644c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R93d569d5a3844290" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9e2fce035217469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2b61524f4624a6f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R44a1ae048c9143f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f677b6f2a8844bd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc2f04214fe3944ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e5cd417f8354108" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R655aa7c1cf894222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R82261701cbf8458b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R48beee11495a492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reec40d73f7634581" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R78d526c3ca374eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R847091e7ff3a41e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rded704b049c24c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R02c3973a80894744" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Reb6de75414414b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74a217c602734585" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rbe8bf394684c45df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc00beda761f54a05" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8b8ff525faa94702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04e5245cebac4373" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R08548f8c7b324a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e354753c3994dd5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc9cac3bd8eb64a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d3d996c9dcf467f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R81473290cbec48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c46dd0794ec438a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R727e83e68fec472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R72e9a06160be4c75" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd90150ef17fb473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff49843a89cb43af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rdff11b0a85a84428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1bb9f87e42594c2e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra9b4a1ca95764107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5dc8da4d9c774dc2" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2205,100 +2205,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R833fd526200b4977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ree4e1e35a99c4f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra9ff21298467441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7c28b95fa19d4541" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R690dec06b81e4105" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R782e7382f78a4f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R57672d589a994338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd0cd53c00d3b48ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rcfbfde200522430a" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9876233b79b84cd4" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ree4e1e35a99c4f3e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R57672d589a994338"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra9ff21298467441e"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd0cd53c00d3b48ba"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3324,116 +3324,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7c28b95fa19d4541"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rcfbfde200522430a"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R729817d2cfa14e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R832aecb6d5f04484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R64b3461040d34dc7" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R119e7d420ab44d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R54281c651b424484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec83f00000974801" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R832aecb6d5f04484"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R64b3461040d34dc7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R54281c651b424484"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rec83f00000974801"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3497,105 +3497,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref66f52b8fdd45d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R01d3ff1b95244149" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb0a6c690304143b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc4d5f655a76a41fe" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a4dfcafb6354cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R99fa07a109c14f42" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c372ec68b274a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R73bafcf656b248e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c6d6f92e32e4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R2f506088577e4a78" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5690a27af0d54969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rf61af4084131405f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8208c18e133740d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R24b83aee3c2f4766" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c825e149df7405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R6e8bdc5b9fe54b4c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra302230cce0e4b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rb9e423e0a49345b6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8769a1c929b34241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R09dccfd669004004" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf528dab46dcd4219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rea1e88b898294427" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8501442ea8bf46e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R9aeb48aef6034561" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R72dc1a0857d243a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R4417e5e7807c4761" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb81b976eab984800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Raa78431ff22a405e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d19709950e844be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Ra91b0025771748f4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re2c1bfbc05ca42f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rf20fc770b5814ba2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb374ec9056a4929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R9ec3a509e6384999" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R329eeba4285c464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R27e8386fafc94cc3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R80c556796b084612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R6ff0e78b40354c75" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcfe5bb842e5942cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Ra763a2a656324b3f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00fb3b6ec7af4f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb8bd24862928420d" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3613,65 +3613,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書第8章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ezekiel 8 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3689,183 +3693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 8:9  |  Ezekiel 8:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他說：「你進去，看他們在這裏所行可憎的惡事。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto me, Go in, and behold the wicked abominations that they do here.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3881,183 +3847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 8:10  |  Ezekiel 8:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我進去一看，誰知，在四面牆上畫着各樣爬物和可憎的走獸，並以色列家一切的偶像。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So I went in and saw; and behold every form of creeping things, and abominable beasts, and all the idols of the house of Israel, pourtrayed upon the wall round about.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4073,183 +4001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 8:11  |  Ezekiel 8:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在這些像前有以色列家的七十個長老站立，沙番的兒子雅撒尼亞也站在其中。各人手拿香爐，煙雲的香氣上騰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there stood before them seventy men of the ancients of the house of Israel, and in the midst of them stood Jaazaniah the son of Shaphan, with every man his censer in his hand; and a thick cloud of incense went up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4265,183 +4155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 8:12  |  Ezekiel 8:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他對我說：「人子啊，以色列家的長老暗中在各人畫像屋裏所行的，你看見了嗎？他們常說：『耶和華看不見我們；耶和華已經離棄這地。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said he unto me, Son of man, hast thou seen what the ancients of the house of Israel do in the dark, every man in the chambers of his imagery? for they say, The LORD seeth us not; the LORD hath forsaken the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4457,183 +4309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 8:13  |  Ezekiel 8:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他又說：「你還要看見他們另外行大可憎的事。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He said also unto me, Turn thee yet again, and thou shalt see greater abominations that they do.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4649,183 +4463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 8:14  |  Ezekiel 8:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他領我到耶和華殿外院朝北的門口。誰知，在那裏有婦女坐着，為搭模斯哭泣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then he brought me to the door of the gate of the LORD’s house which was toward the north; and, behold, there sat women weeping for Tammuz.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4841,183 +4617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 8:15  |  Ezekiel 8:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他對我說：「人子啊，你看見了嗎？你還要看見比這更可憎的事。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said he unto me, Hast thou seen this, O son of man? turn thee yet again, and thou shalt see greater abominations than these.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5033,183 +4771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 8:16  |  Ezekiel 8:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他又領我到耶和華殿的內院。誰知，在耶和華的殿門口、廊子和祭壇中間，約有二十五個人背向耶和華的殿，面向東方拜日頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he brought me into the inner court of the LORD’s house, and, behold, at the door of the temple of the LORD, between the porch and the altar, were about five and twenty men, with their backs toward the temple of the LORD, and their faces toward the east; and they worshipped the sun toward the east.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5225,183 +4925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 8:17  |  Ezekiel 8:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他對我說：「人子啊，你看見了嗎？猶大家在此行這可憎的事還算為小嗎？他們在這地遍行強暴，再三惹我發怒，他們手拿枝條舉向鼻前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then he said unto me, Hast thou seen this, O son of man? Is it a light thing to the house of Judah that they commit the abominations which they commit here? for they have filled the land with violence, and have returned to provoke me to anger: and, lo, they put the branch to their nose.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5417,183 +5079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 8:18  |  Ezekiel 8:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，我也要以忿怒行事，我眼必不顧惜，也不可憐他們；他們雖向我耳中大聲呼求，我還是不聽。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore will I also deal in fury: mine eye shall not spare, neither will I have pity: and though they cry in mine ears with a loud voice, yet will I not hear them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5609,179 +5233,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 8:1  |  Ezekiel 8:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第六年六[月]初五[日]，我坐在家中；猶大的眾長老坐在我面前。在那裏主耶和華的靈降在我身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass in the sixth year, in the sixth month, in the fifth day of the month, as I sat in mine house, and the elders of Judah sat before me, that the hand of the Lord GOD fell there upon me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5801,179 +5387,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 8:2  |  Ezekiel 8:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我觀看，見有形像彷彿火的形狀，從他腰以下的形狀有火，從他腰以上有光輝的形狀，彷彿光耀的精金。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then I beheld, and lo a likeness as the appearance of fire: from the appearance of his loins even downward, fire; and from his loins even upward, as the appearance of brightness, as the colour of amber.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5993,183 +5541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 8:3  |  Ezekiel 8:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他伸出彷彿一隻手的樣式，抓住我的一綹頭髮，靈就將我舉到天地中間，在神的異象中，帶我到耶路撒冷朝北的內[院]門口，在那裏有觸動[主]怒偶像的坐位，就是惹動忌邪的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he put forth the form of an hand, and took me by a lock of mine head; and the spirit lifted me up between the earth and the heaven, and brought me in the visions of God to Jerusalem, to the door of the inner gate that looketh toward the north; where was the seat of the image of jealousy, which provoketh to jealousy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6185,183 +5695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 8:4  |  Ezekiel 8:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰知，在那裏有以色列神的榮耀，形狀與我在平原所見的一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And, behold, the glory of the God of Israel was there, according to the vision that I saw in the plain.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6377,183 +5849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 8:5  |  Ezekiel 8:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神對我說：「人子啊，你舉目向北觀看。」我就舉目向北觀看，見祭壇門的北邊，在門口有這[惹]忌邪的偶像；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said he unto me, Son of man, lift up thine eyes now the way toward the north. So I lifted up mine eyes the way toward the north, and behold northward at the gate of the altar this image of jealousy in the entry.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6569,183 +6003,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 8:6  |  Ezekiel 8:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又對我說：「人子啊，以色列家所行的，就是在此行這大可憎的事，使我遠離我的聖所，你看見了嗎？你還要看見另有大可憎的事。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He said furthermore unto me, Son of man, seest thou what they do? even the great abominations that the house of Israel committeth here, that I should go far off from my sanctuary? but turn thee yet again, and thou shalt see greater abominations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6761,183 +6157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 8:7  |  Ezekiel 8:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他領我到院門口。我觀看，見牆上有個窟窿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he brought me to the door of the court; and when I looked, behold a hole in the wall.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6953,183 +6311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 8:8  |  Ezekiel 8:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他對我說：「人子啊，你要挖牆。」我一挖牆，見有一門。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said he unto me, Son of man, dig now in the wall: and when I had digged in the wall, behold a door.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>