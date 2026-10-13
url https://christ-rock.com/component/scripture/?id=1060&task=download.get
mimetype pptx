--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -15,101 +15,101 @@
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R796ca5dbe2134265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5e11018b1f284c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5dd8df81d5fa40f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2d9b8de62b9140b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R056920deaafb4e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9ebe84763f5c4cf1" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc2d61d3ebf064cb1"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R24982577a4dd476e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd2806a01e4814213"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7527919035e94765"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R60e8be82024b408e"/>
-[...7 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rdf180b7e01994149"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R02892ced14d248f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R00a0f3a8af45461a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Ra10f9da66f6e4c50"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R41b6a7455a8b4bda"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R064ff2ad16aa4d06"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R774083c479a7463f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R10a7697110364e95"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R355243ad3c7f4e3a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R139cd6a614854642"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb8a0d866cafd4d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc2d61d3ebf064cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd2806a01e4814213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6dfe02ff855648a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0dd69380fcd4475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R60e8be82024b408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rec176ce0f6604141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R496e08309e8e41ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re5fd6318525c4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R67007a0fdfc24d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6a244986255243ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7e413f836b3f4556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R573050fd82484096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdf180b7e01994149" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb94db3f52c6245b7" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3f2561451cbe4943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R24982577a4dd476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7527919035e94765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rfcd26a7f619c45ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re21e456c448342f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R02892ced14d248f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R00a0f3a8af45461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra10f9da66f6e4c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R41b6a7455a8b4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R064ff2ad16aa4d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R774083c479a7463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R10a7697110364e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R355243ad3c7f4e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R139cd6a614854642" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rfad6a477c5e1445a" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -313,75 +313,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R793e49c196e64dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff050a24cf384381" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8f8529bdb7374dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba010ff996244a28" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R53f9d630afee4b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ddb7d8b4cc445a4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rba1470a762d24c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a00fa43bb754775" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbc55d860e3654360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b464e33cef34eba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2c84ce167a914ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R18a4fc9e920b4067" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb949b56c76514769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re295813cefdb4c34" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra91c52825baa4045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd91be170842f44d9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd61ffac857364acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e366867c936492b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfb69c345321b49f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7033a0bf23ad4270" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R920edf3281144347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ae09b0b850c4d79" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1195,100 +1195,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R42527dacc3134aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9339bd44073a4fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6d74b3e845d2408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9a46e939fb424426" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8a62d93c16854cf1" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6c7204d40a0b4d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R04e0c14832ce41fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R64bb8d1d094b4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R6ff4cb3e0c9c42db" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8f89f26315314ef6" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9339bd44073a4fc6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R04e0c14832ce41fc"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6d74b3e845d2408c"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R64bb8d1d094b4a0a"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2314,116 +2314,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9a46e939fb424426"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R6ff4cb3e0c9c42db"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R37e0d21c32584b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra76a77da14b84fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36334d8288d242e0" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9f4c86b617884112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd799e09b11c64974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9bb136f0a84f47b7" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra76a77da14b84fba"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R36334d8288d242e0"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd799e09b11c64974"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9bb136f0a84f47b7"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2487,75 +2487,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R045a213517e64290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra1771e53ed3e4489" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b5602d6320844cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rfdd77d178bbe4ee0" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf38ca94ffa8f41d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8b43a14d844c4014" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ac9a59a3b874929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra622589366054a87" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8199c2e7a66847e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R6255ad2aa28f4e22" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f2609e236c649a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rf7bd46768d3b49f2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad522ec50d42420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R4d6a8faf47384753" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reae577ff18704770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R27a3749731714063" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R406d60888dab41bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rd11328f15c314ef0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba1a370d726a425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rcb2dd5c28626451e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6bc03622cef46a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re4a98b2ab6b547a5" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2573,65 +2573,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書第15章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ezekiel 15 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2649,183 +2653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 15:1  |  Ezekiel 15:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的話臨到我說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the word of the LORD came unto me, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2841,183 +2807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 15:2  |  Ezekiel 15:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「人子啊，葡萄樹比別樣樹有甚麼強處？葡萄枝比眾樹枝有甚麼好處？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Son of man, What is the vine tree more than any tree, or than a branch which is among the trees of the forest?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3033,183 +2961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 15:3  |  Ezekiel 15:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其上可以取木料做甚麼工用，可以取來做釘子掛甚麼器皿嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Shall wood be taken thereof to do any work? or will men take a pin of it to hang any vessel thereon?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3225,183 +3115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 15:4  |  Ezekiel 15:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，已經拋在火中當作柴燒，火既燒了兩頭，中間也被燒了，還有益於工用嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, it is cast into the fire for fuel; the fire devoureth both the ends of it, and the midst of it is burned. Is it meet for any work?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3417,183 +3269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 15:5  |  Ezekiel 15:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>完全的時候尚且不合乎甚麼工用，何況被火燒壞，還能合乎甚麼工用嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, when it was whole, it was meet for no work: how much less shall it be meet yet for any work, when the fire hath devoured it, and it is burned?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3609,183 +3423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 15:6  |  Ezekiel 15:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，主耶和華如此說：「眾樹以內的葡萄樹，我怎樣使它在火中當柴，也必照樣待耶路撒冷的居民。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore thus saith the Lord GOD; As the vine tree among the trees of the forest, which I have given to the fire for fuel, so will I give the inhabitants of Jerusalem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3801,179 +3577,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 15:7  |  Ezekiel 15:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必向他們變臉；他們雖從火中出來，火卻要燒滅他們。我向他們變臉的時候，你們就知道我是耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will set my face against them; they shall go out from one fire, and another fire shall devour them; and ye shall know that I am the LORD, when I set my face against them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3993,183 +3731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 15:8  |  Ezekiel 15:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必使地土荒涼，因為他們行事干犯我。這是主耶和華說的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will make the land desolate, because they have committed a trespass, saith the Lord GOD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>