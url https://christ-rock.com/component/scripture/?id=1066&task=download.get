--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -61,124 +61,124 @@
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R143e9b2e4a044921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3638e1e9a8c4497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfb9cd0ce41114e43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra045942803854831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc1ab89cef804470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R018a0129bc5d483c" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R668735530d604888"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8f1a10a1e7c9471e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc27cb232a1fe4351"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra322675a50904f50"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R912b57c78ef049df"/>
-[...30 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rcae7a0ee3fba4f57"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5dabea29205e43fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R402d06cc01db4d87"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R56cbe5b383e746a8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rba795c4991f6472e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R58e6899e59ba4b39"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rdc7bdb41ef164ffe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R9e0beeff505b4507"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R84a3ef89ea0f44c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R4916e55ac5cd4cc1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R5df66ba76a914b84"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R597cf550c76b479b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rf7428d89e99a4f6c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rb5a9bb241af845c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R90a587c71cee48e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Reac39e9b21e34f12"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R24e67fb5a81c4f8f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R7fa85240de4a48ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rf029746916004654"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rf6a05ef3d86b48d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Ra37eca7a608e45ea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R3fa237f858b34081"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R25c18260c0e84710"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rfe1c72154e824c73"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R0040a575b30d4bb7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R69a52ea72ae24b3d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R9109f1fe090248ce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Re78fa16ff1124035"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Raf2c71b14de643d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R422bdb39f0884751"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rdeb80c36ca934e35"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R939b01eead48405c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R102ae3efbd98432d"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rabb995df60584d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R668735530d604888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc27cb232a1fe4351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R05f8d313723c47e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R19698df0967445fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R912b57c78ef049df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd10c746e830e4fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra7e6a4e71d1c4d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2a3bf0cc9c804c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R24404676c0f84fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9797b800f86840b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4e28a9ff8aba4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0391c574302c4517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd8163f1b83754d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R77b283bd40c4475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfbe43cd9b323488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra798b4ce6c524a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rff8e3600697f4a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9a0f1bfe181e4d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rec74598beb244414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R63205d474fa64098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rcc473cd4fd3e4e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R820685ecef8d4f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0764890c62f74c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc56dedca5b4840c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R37bb4599e58149a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R16a2e68301ff4859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R07504145cd77448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R7bc3afd44b774f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Re8066f0f51d047fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R7efa89b3878941af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rc72f1bdc1f384f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Re580310f43f1431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R44d625aec4534502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R1ca9ee69e4834dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R90b1eb1d319c48ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rcae7a0ee3fba4f57" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R4d047b27ccd04f17" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R070a5d1396d54939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8f1a10a1e7c9471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra322675a50904f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R3decca2445c64ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R830a6c276cf44189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5dabea29205e43fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R402d06cc01db4d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R56cbe5b383e746a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rba795c4991f6472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R58e6899e59ba4b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdc7bdb41ef164ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9e0beeff505b4507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R84a3ef89ea0f44c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4916e55ac5cd4cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5df66ba76a914b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R597cf550c76b479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf7428d89e99a4f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb5a9bb241af845c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R90a587c71cee48e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Reac39e9b21e34f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R24e67fb5a81c4f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7fa85240de4a48ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf029746916004654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf6a05ef3d86b48d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra37eca7a608e45ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R3fa237f858b34081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R25c18260c0e84710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rfe1c72154e824c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R0040a575b30d4bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R69a52ea72ae24b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R9109f1fe090248ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Re78fa16ff1124035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Raf2c71b14de643d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R422bdb39f0884751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rdeb80c36ca934e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R939b01eead48405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R102ae3efbd98432d" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1b15e95de0544bb6" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -382,144 +382,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8bb34e987893441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a04c9884f0c4cd8" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R980b4ccfacd64d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04d6a6419de24023" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbae4fd00ed8c4770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdfb30bd032814b65" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6a5de2936b9b4897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf2df652ff0f4450" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra2beae5123f64e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc9fa1f7207b843a0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R61278bfdd8e74087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R41aba0daae7642e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Red2a51220f8a41ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae0574f58e924b6a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd28729e69ed1498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R962b111204d845d4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R61edf3f63f484434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce290bee19fb4a73" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4cbe63e73bba4211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R114e7d0c48eb4740" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R08e8c7b5976140de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R112e7825b2504c65" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8bc061b7abd2404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87759a57832f4d5a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re696cbf4a47241fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74d6d1384c0a4933" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R44f032e6cf474acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rab92848059bb4934" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rda79de312eea44ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6614fec3904d43b5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R5d1c25faafd14591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f8c931542c947c9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R6f6c96198eaf4995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re8ba142f8a164c9e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rbf37fa23bb7f4f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R917590b0bbd34478" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R05cd5f1fe39d496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfeb8b09af58c4b2f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R118c0df2012b4f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b3a233604524a52" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rf30d42058bb24f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde8e9552acf94cd6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R61bf86d837b247d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R11a6e9be99404dae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R388b34c6a3fb4bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R546819c440a848b1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rc5e24b53ab9b4a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5827ceec39584371" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R31b66ba7b0884f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R220f4112d6284bb4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rb424a13cd03b418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1fd6ecbbae1d4dd7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R101ed4957c704d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R449c58604cc1466c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rb4366d911a8f4021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R403a71b0dda54db8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc7aec83cc4a4484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d8a55d5a47f4319" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb8f6244692d847c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R58e59a1106a84adc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9f155640bdd44354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R57f377f6744c4581" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbe1b631167674796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5a77d7435a6405f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R954ee39249bf49b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re843c5e71c3641ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd10a12e067104e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref580b56a2de4ae7" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3518,100 +3518,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R68db70670d5e4810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7d49e1e43b7644cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra1fc4a8ac9584e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R39eb8fdfe9644dc7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7c8743f1b1e84be3" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc4f0628d15f14932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R04e5508726654632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2647d4f7d0794830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3a7b0697b53849a0" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1d7bd8bb2569497f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7d49e1e43b7644cd"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R04e5508726654632"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra1fc4a8ac9584e37"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2647d4f7d0794830"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4637,116 +4637,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R39eb8fdfe9644dc7"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3a7b0697b53849a0"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9c7a5a962c2c4afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9d13aae68ca44ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R60ffacf109f14aea" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R85209dc97f86484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8656e16e18ce49d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R75f91d8746534166" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9d13aae68ca44ca5"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R60ffacf109f14aea"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8656e16e18ce49d6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R75f91d8746534166"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4810,144 +4810,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R05228b54d6264051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R14c0f45772e54234" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb8bccbed89ca4580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7b11aa9c7e4e479d" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R156fea96377c4a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra3f8026de4ab4656" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reaae927fa94540cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R67c57eb89bc64f3e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7bd5e5741a964e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rd1730c151c7a4a72" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a626fffab8d424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R510d87c92fd94015" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22ec944c2e8647af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Re07ebd74c61242ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R011140fdd3f04567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rc0fcfe082e394c52" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc91d8e881d4243c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R62eef541bb934f01" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c57713ef8ca41c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R4fbe356e41204dc4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8292cfe4518d4483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R3fcab8ec3ae24dee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf0865f2f88ee47bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rf2e3bfed8d41474b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70420089b59745a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R4e6ff2091cbf4d73" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R736c01fb1e2b4070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R09e2f86c629d443e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5c9d6a31f20e4ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R4bef796926ed458b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R10e4d348c17746fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R1bd7f2eee83f4b45" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R691fd7aa050345c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R5d8cc66b58964c5f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R903c0de039ec4853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R74e90bcf69eb4aaf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R824607cb77764b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R45d91f1e3aec4222" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb0e399261fe64a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rb9b85e05c4234f9c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9bb33d4b22fb47a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rf3d9bb5d268948a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b04bea9b1914017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rfee3defe4d3e4daf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R13245d650f224d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rf093d4cc95014bec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R98d3c9305378420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R3c9ec2f417f7495a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R16d0f71bb9e34e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R000104abfe754855" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R594664fac0c44303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Ra4e31e9431414e3b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re73874350767489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R5117cf4138ac49cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7d356be82e5a423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Rb2d0d86a7ce8426a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c95775ad6854edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rd6a84ceda36c48c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra72292167b0f4a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R08de62f373824ec2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f4eef0985754685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R34a07780cc5440a7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f81917151274e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rc53e03a236914ec9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24fc4417557047e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rc0501e054de64600" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R234ae130919d41e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc392eaeda33a4761" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4965,65 +4965,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書第22章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ezekiel 22 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5041,183 +5045,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:9  |  Ezekiel 22:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在你中間有讒謗人、流人血的；有在山上吃過[祭偶像之物]的，有行淫亂的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In thee are men that carry tales to shed blood: and in thee they eat upon the mountains: in the midst of thee they commit lewdness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5233,183 +5199,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:10  |  Ezekiel 22:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在你中間有露[繼]母下體羞辱父親的，有玷辱月經不潔淨之婦人的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In thee have they discovered their fathers’ nakedness: in thee have they humbled her that was set apart for pollution.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5425,179 +5353,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:11  |  Ezekiel 22:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這人與鄰舍的妻行可憎的事；那人貪淫玷污兒婦；還有玷辱同父之姊妹的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And one hath committed abomination with his neighbour’s wife; and another hath lewdly defiled his daughter in law; and another in thee hath humbled his sister, his father’s daughter.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5617,179 +5507,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:12  |  Ezekiel 22:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在你中間有為流人血受賄賂的；有向借錢的[弟兄]取利，向借糧的[弟兄]多要的。且因貪得無饜，欺壓鄰舍奪取財物，竟忘了我。這是主耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In thee have they taken gifts to shed blood; thou hast taken usury and increase, and thou hast greedily gained of thy neighbours by extortion, and hast forgotten me, saith the Lord GOD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5809,183 +5661,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:13  |  Ezekiel 22:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「看哪，我因你所得不義之財和你中間所流的血，就拍掌[歎息]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, therefore I have smitten mine hand at thy dishonest gain which thou hast made, and at thy blood which hath been in the midst of thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6001,183 +5815,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:14  |  Ezekiel 22:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到了我懲罰你的日子，你的心還能忍受嗎？你的手還能有力嗎？我－耶和華說了這話，就必照着行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Can thine heart endure, or can thine hands be strong, in the days that I shall deal with thee? I the LORD have spoken it, and will do it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6193,183 +5969,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:15  |  Ezekiel 22:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必將你分散在列國，四散在列邦。我也必從你中間除掉你的污穢。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will scatter thee among the heathen, and disperse thee in the countries, and will consume thy filthiness out of thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6385,183 +6123,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:16  |  Ezekiel 22:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你必在列國人的眼前因自己所行的被褻瀆，你就知道我是耶和華。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt take thine inheritance in thyself in the sight of the heathen, and thou shalt know that I am the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6577,183 +6277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:17  |  Ezekiel 22:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的話臨到我說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the word of the LORD came unto me, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6769,183 +6431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:18  |  Ezekiel 22:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「人子啊，以色列家在我看為渣滓。他們都是爐中的銅、錫、鐵、鉛，都是銀渣滓。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Son of man, the house of Israel is to me become dross: all they are brass, and tin, and iron, and lead, in the midst of the furnace; they are even the dross of silver.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6961,183 +6585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:1  |  Ezekiel 22:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的話又臨到我說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moreover the word of the LORD came unto me, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7153,183 +6739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:19  |  Ezekiel 22:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以主耶和華如此說：因你們都成為渣滓，我必聚集你們在耶路撒冷中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore thus saith the Lord GOD; Because ye are all become dross, behold, therefore I will gather you into the midst of Jerusalem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7345,183 +6893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:20  |  Ezekiel 22:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人怎樣將銀、銅、鐵、鉛、錫聚在爐中，吹火鎔化；照樣，我也要發怒氣和忿怒，將你們聚集放在城中，鎔化你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As they gather silver, and brass, and iron, and lead, and tin, into the midst of the furnace, to blow the fire upon it, to melt it; so will I gather you in mine anger and in my fury, and I will leave you there, and melt you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7537,183 +7047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:21  |  Ezekiel 22:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必聚集你們，把我烈怒的火吹在你們身上，你們就在其中鎔化。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, I will gather you, and blow upon you in the fire of my wrath, and ye shall be melted in the midst thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7729,183 +7201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:22  |  Ezekiel 22:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>銀子怎樣鎔化在爐中，你們也必照樣鎔化在城中，你們就知道我－耶和華是將忿怒倒在你們身上了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As silver is melted in the midst of the furnace, so shall ye be melted in the midst thereof; and ye shall know that I the LORD have poured out my fury upon you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7921,183 +7355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:23  |  Ezekiel 22:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的話臨到我說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the word of the LORD came unto me, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8113,183 +7509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:24  |  Ezekiel 22:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「人子啊，你要對這地說：你是未得潔淨之地，在惱恨的日子也沒有雨下在你以上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Son of man, say unto her, Thou art the land that is not cleansed, nor rained upon in the day of indignation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8305,183 +7663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:25  |  Ezekiel 22:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其中的先知同謀背叛，如咆哮的獅子抓撕掠物。他們吞滅人民，搶奪財寶，使這地多有寡婦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is a conspiracy of her prophets in the midst thereof, like a roaring lion ravening the prey; they have devoured souls; they have taken the treasure and precious things; they have made her many widows in the midst thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8497,183 +7817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:26  |  Ezekiel 22:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其中的祭司強解我的律法，褻瀆我的聖物，不分別聖的和俗的，也不使人分辨潔淨的和不潔淨的，又遮眼不顧我的安息日；我也在他們中間被褻慢。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Her priests have violated my law, and have profaned mine holy things: they have put no difference between the holy and profane, neither have they shewed difference between the unclean and the clean, and have hid their eyes from my sabbaths, and I am profaned among them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8689,183 +7971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:27  |  Ezekiel 22:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其中的首領彷彿豺狼抓撕掠物，殺人流血，傷害人命，要得不義之財。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Her princes in the midst thereof are like wolves ravening the prey, to shed blood, and to destroy souls, to get dishonest gain.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8881,183 +8125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:28  |  Ezekiel 22:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其中的先知為百姓用未泡透的[灰]抹牆，就是為他們見虛假的異象，用謊詐的占卜，說：『主耶和華如此說』，其實耶和華沒有說。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And her prophets have daubed them with untempered morter, seeing vanity, and divining lies unto them, saying, Thus saith the Lord GOD, when the LORD hath not spoken.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9073,183 +8279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:2  |  Ezekiel 22:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「人子啊，你要審問審問這流人血的城嗎？當使她知道她一切可憎的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now, thou son of man, wilt thou judge, wilt thou judge the bloody city? yea, thou shalt shew her all her abominations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9265,183 +8433,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:29  |  Ezekiel 22:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>國內眾民一味地欺壓，慣行搶奪，虧負困苦窮乏的，背理欺壓寄居的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The people of the land have used oppression, and exercised robbery, and have vexed the poor and needy: yea, they have oppressed the stranger wrongfully.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9457,183 +8587,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:30  |  Ezekiel 22:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我在他們中間尋找一人重修牆垣，在我面前為這國站在破口防堵，使我不滅絕這國，卻找不着一個。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I sought for a man among them, that should make up the hedge, and stand in the gap before me for the land, that I should not destroy it: but I found none.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9649,183 +8741,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:31  |  Ezekiel 22:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以我將惱恨倒在他們身上，用烈怒的火滅了他們，照他們所行的報應在他們頭上。這是主耶和華說的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore have I poured out mine indignation upon them; I have consumed them with the fire of my wrath: their own way have I recompensed upon their heads, saith the Lord GOD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9841,183 +8895,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:3  |  Ezekiel 22:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要說，主耶和華如此說：哎！這城有流人血的事在其中，叫她受報的日期來到，又做偶像玷污自己，陷害自己。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then say thou, Thus saith the Lord GOD, The city sheddeth blood in the midst of it, that her time may come, and maketh idols against herself to defile herself.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10033,183 +9049,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:4  |  Ezekiel 22:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你因流了人的血，就為有罪；你做了偶像，就玷污自己，使你受報之日臨近，報應之年來到。所以我叫你受列國的凌辱和列邦的譏誚。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou art become guilty in thy blood that thou hast shed; and hast defiled thyself in thine idols which thou hast made; and thou hast caused thy days to draw near, and art come even unto thy years: therefore have I made thee a reproach unto the heathen, and a mocking to all countries.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10225,183 +9203,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:5  |  Ezekiel 22:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你這名臭、多亂的城啊，那些離你近、離你遠的都必譏誚你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Those that be near, and those that be far from thee, shall mock thee, which art infamous and much vexed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10417,183 +9357,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:6  |  Ezekiel 22:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「看哪，以色列的首領各逞其能，在你中間流人之血。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, the princes of Israel, every one were in thee to their power to shed blood.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10609,183 +9511,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:7  |  Ezekiel 22:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在你中間有輕慢父母的，有欺壓寄居的，有虧負孤兒寡婦的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In thee have they set light by father and mother: in the midst of thee have they dealt by oppression with the stranger: in thee have they vexed the fatherless and the widow.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10801,183 +9665,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 22:8  |  Ezekiel 22:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你藐視了我的聖物，干犯了我的安息日。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast despised mine holy things, and hast profaned my sabbaths.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>