--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -53,120 +53,120 @@
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Raea136fee54c45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Raaa2a2528b814a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R196c106ee11f40c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rda9743bc03984121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb317a6b840ab4571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R83eace17d8d24562" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7707bd74462b4478"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rceb707a3c59e4fa6"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra70f77125b4c4510"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd8da64fd6630447f"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc15c8d64aa704201"/>
-[...26 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R77d495451b184bae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re16a6d1e74584682"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R8ccacbee6d4d42e5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5d733d4e9f364082"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R6a9d3b1dbf3d4dea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8225ae25ded34da9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R22a06c41cf914dc7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R212b0296e38e4bc9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R36923a7050264b42"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R2f62bdd18d944dec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R1352c32213044ee9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R3e893c6abbab4de2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R308c65f638594e68"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rb6ecdb4f0eb642d0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R2d76365b0d7041c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R46f30ccb3d594ed4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R2d2629204cc74e94"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rf7236376efda4db9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R9787a9be1dc74593"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rc2856df3c7f0482f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rc7919d93b2a240c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R4523e3d18bd34efb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R84b0c273cc6c4da8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rb31b1496f19f4f5b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rf318cac7c69d412e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rbf6231d12fec4f7d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rdc3a5cf4859d4636"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R9bdd6d2e71a84da2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R9b12b2de127e4106"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R036ed8e204004193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7707bd74462b4478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra70f77125b4c4510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Raded3aa71d1c474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf43bd7b4b6954119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc15c8d64aa704201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R49e6e35a7e9249dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R48ebdb51fcf64257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R51ed78493fdb422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R343ae19dcd7044c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R678bed9d5e134dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R53ae87fca3954ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2814242ed4c846ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9254ced5f3d0460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra6133390c827444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1f48178066fc4cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R776c59d87e5a4232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R984d7e380729426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb2ad37f65f804c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rca14e3e7525a4366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb50dae847ab7433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6e19d205c0ee462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R88309002238345a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf3445a532f86475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R53c5d094eab9499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R02a28bfc1388477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rddf5cb85552845db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R4e032a9111e54493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R6ab4919a35bb4a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R8fa0061092954a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R81c5d96d815d41fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rdb27cc0387764804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R77d495451b184bae" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rfe44229afaa94693" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8a9acffebea446ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rceb707a3c59e4fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8da64fd6630447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rbd482c6626e949a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R500d3612128d4f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re16a6d1e74584682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8ccacbee6d4d42e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5d733d4e9f364082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6a9d3b1dbf3d4dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8225ae25ded34da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R22a06c41cf914dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R212b0296e38e4bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R36923a7050264b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2f62bdd18d944dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1352c32213044ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3e893c6abbab4de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R308c65f638594e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb6ecdb4f0eb642d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2d76365b0d7041c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R46f30ccb3d594ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2d2629204cc74e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf7236376efda4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R9787a9be1dc74593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc2856df3c7f0482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc7919d93b2a240c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4523e3d18bd34efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R84b0c273cc6c4da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb31b1496f19f4f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rf318cac7c69d412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rbf6231d12fec4f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rdc3a5cf4859d4636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R9bdd6d2e71a84da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R9b12b2de127e4106" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1461ddc1470b4f85" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -370,132 +370,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8e19839084ee4955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R978373a0e87f47e7" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R64f4a6ee68b648a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R24fd01ad44b94e4c" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6093c2a97ab94fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6775bb7d4d6f49be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re8b9d13d7e1a4964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76ddf2bd47ec43f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R41c1c9cfada74f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfde57992b64041db" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9d56af583e54472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0741283b41054652" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc8cc83545df54681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc27e571189a2467d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5efb6727d6d447fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R79d66bffaf5c4d05" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra0ba3614cf5f4b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8dc0f86100d34e26" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5855bc2e03c54390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfdb6280bb5c248ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R2bc4e8d1e6d44e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc808bcef3cf64fc0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R49aded85677c47ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R56e1609f7f224f6f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0bd9a5c6af22454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2d3d676b2a6a4172" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9be7c222db2a447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8fe6be09a78d40c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R95171ec1156947ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd88b8b0052d7457a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R45cc45f94bd04052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rabdb3f00c3a142b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra2590b66cb604d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f8040a732944702" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb7922e565daa4182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d63b07372934cfe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rde19e02c3cd547de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf437dc9d9d34259" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R372e0c74f7e34f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e98abc1785a470f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R890d2328afac4e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd104ad1e12bc4619" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R658503784c3a4cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb82c45235a2949f3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R719c423ac65f4b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e4133893bab4467" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R626ecc8ccac84e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raed053ec1ebb4ad9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcce18b141aec4763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3233c4dc79b04c6d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R56d6b31927764540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb58d3d59c86b42c6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R25160340e8f94778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4dcc00a60e714b1e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rabd5f0d9807b4598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc27f69645d3492b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rae970e0f93774e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra4233ced037f4c25" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3736111ef42f4e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re7e9d326a6a540b4" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3114,100 +3114,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R07f62da70d3c4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R80fc085ac0d04ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R76f5c49b49c2472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R111d8cb3d970481b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R325ef21c100b44ba" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3d2f06628bc0409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R264a44e1731b4fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R97b6504c5b7c4e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra8f7f8e7f45a4ca2" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5cdf9dc4b47945d9" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R80fc085ac0d04ae1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R264a44e1731b4fef"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R76f5c49b49c2472b"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R97b6504c5b7c4e0b"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4233,116 +4233,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R111d8cb3d970481b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra8f7f8e7f45a4ca2"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf3e5a235cd7a499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8550bdb3f6d24cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9eada21587e643e4" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R689d8be2419e454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdf5a6d473c2e41ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc5f314a9f78d4109" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8550bdb3f6d24cc8"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9eada21587e643e4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rdf5a6d473c2e41ff"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc5f314a9f78d4109"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4406,132 +4406,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbff0b2899fd44b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra085db08c91540f4" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f3e330dd2cc4abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R80967c5129ce452d" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f7b836a2de04b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9237aeb4f0b640a8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8bb0a567b8a14565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R4e7026a750d84031" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7adf7102619840e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Ra909388b42084f6b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ae521fdec374094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Ra452265f7ead489c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R31085f4484a347fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rb8cfd7248c274e04" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1446389aafa424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R615282a793934cb5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4fd814116c95433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rcc0f87bdfefb4009" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2018d45d75bc4395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rd0c68b74291148c7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf92c3c332b1443b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rcba344ad6979494d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Racec081e06d74693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Reb5c733260e048b6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c68424ab5b64388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R4fe9838fea3d4644" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R21b4f8b3d85b476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R8ea09b0e733b4ddb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R897ff7acedf54e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Re15248b51b9e4f0a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R34215bc343054b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R462b175fea4e4cb8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab93869052b64354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R3f5ca526aa75495b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc48249daa82940e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rf11527e469154b96" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R62da109d6f9844fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Re2dbf486eb9f4830" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88aba68476374afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rea2da15107604a90" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd9ea4f1deb184fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R69086fafabc94285" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49beebf3d5064966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Ra1fbcd88d6564b4c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6409bd5b04094d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R3f8938d1e3f24d1e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9709948a1e94e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R688f7cdf203a4f68" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2097bc69f14420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R4f4fa64e161846c0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R38ac59a88832425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R81d27bde44a94633" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ab1ca5defd64311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R7947ef6780754679" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R81aeede6ed2e44c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R2798e6d62b294e1d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R82ed24f6f3c0470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rd82e8ef1fc914b5e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc540191f44ec4bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb07e7a78f39d4a4c" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4549,65 +4549,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ezekiel 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4625,183 +4629,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 3:9  |  Ezekiel 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我使你的額像金鋼鑽，比火石更硬。他們雖是悖逆之家，你不要怕他們，也不要因他們的臉色驚惶。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As an adamant harder than flint have I made thy forehead: fear them not, neither be dismayed at their looks, though they be a rebellious house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4817,183 +4783,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 3:10  |  Ezekiel 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他又對我說：「人子啊，我對你所說的一切話，要心裏領會，耳中聽聞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moreover he said unto me, Son of man, all my words that I shall speak unto thee receive in thine heart, and hear with thine ears.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5009,179 +4937,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 3:11  |  Ezekiel 3:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你往你本國被擄的子民那裏去，他們或聽，或不聽，你要對他們講說，告訴他們這是主耶和華說的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And go, get thee to them of the captivity, unto the children of thy people, and speak unto them, and tell them, Thus saith the Lord GOD; whether they will hear, or whether they will forbear.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5201,183 +5091,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 3:12  |  Ezekiel 3:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，靈將我舉起，我就聽見在我身後有震動轟轟的聲音，[說]：「從耶和華的所在顯出來的榮耀是該稱頌的！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then the spirit took me up, and I heard behind me a voice of a great rushing, saying, Blessed be the glory of the LORD from his place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5393,183 +5245,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 3:13  |  Ezekiel 3:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我又[聽見]那活物翅膀相碰，與活物旁邊輪子旋轉震動轟轟的響聲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I heard also the noise of the wings of the living creatures that touched one another, and the noise of the wheels over against them, and a noise of a great rushing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5585,183 +5399,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 3:14  |  Ezekiel 3:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是靈將我舉起，帶我而去。我心中甚苦，靈性忿激，並且耶和華的靈在我身上大有能力。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So the spirit lifted me up, and took me away, and I went in bitterness, in the heat of my spirit; but the hand of the LORD was strong upon me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5777,183 +5553,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 3:15  |  Ezekiel 3:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我就來到提勒‧亞畢，住在迦巴魯河邊被擄的人那裏，到他們所住的地方，在他們中間憂憂悶悶地坐了七日。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then I came to them of the captivity at Tel-abib, that dwelt by the river of Chebar, and I sat where they sat, and remained there astonished among them seven days.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5969,183 +5707,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 3:16  |  Ezekiel 3:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>過了七日，耶和華的話臨到我說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass at the end of seven days, that the word of the LORD came unto me, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6161,183 +5861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 3:17  |  Ezekiel 3:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「人子啊，我立你作以色列家守望的人，所以你要聽我口中的話，替我警戒他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Son of man, I have made thee a watchman unto the house of Israel: therefore hear the word at my mouth, and give them warning from me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6353,183 +6015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 3:18  |  Ezekiel 3:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我何時指着惡人說：他必要死；你若不警戒他，也不勸戒他，使他離開惡行，拯救他的性命，這惡人必死在罪孽之中；我卻要向你討他喪命的罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When I say unto the wicked, Thou shalt surely die; and thou givest him not warning, nor speakest to warn the wicked from his wicked way, to save his life; the same wicked man shall die in his iniquity; but his blood will I require at thine hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6545,183 +6169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 3:1  |  Ezekiel 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他對我說：「人子啊，要吃你所得的，要吃這書卷，好去對以色列家講說。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moreover he said unto me, Son of man, eat that thou findest; eat this roll, and go speak unto the house of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6737,183 +6323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 3:19  |  Ezekiel 3:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>倘若你警戒惡人，他仍不轉離罪惡，也不離開惡行，他必死在罪孽之中，你卻救自己脫離了罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet if thou warn the wicked, and he turn not from his wickedness, nor from his wicked way, he shall die in his iniquity; but thou hast delivered thy soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6929,183 +6477,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 3:20  |  Ezekiel 3:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>再者，義人何時離義而犯罪，我將絆腳石放在他面前，他就必死；因你沒有警戒他，他必死在罪中，他素來所行的義不被記念；我卻要向你討他喪命的罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Again, When a righteous man doth turn from his righteousness, and commit iniquity, and I lay a stumblingblock before him, he shall die: because thou hast not given him warning, he shall die in his sin, and his righteousness which he hath done shall not be remembered; but his blood will I require at thine hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7121,183 +6631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 3:21  |  Ezekiel 3:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>倘若你警戒義人，使他不犯罪，他就不犯罪；他因受警戒就必存活，你也救自己脫離了罪。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Nevertheless if thou warn the righteous man, that the righteous sin not, and he doth not sin, he shall surely live, because he is warned; also thou hast delivered thy soul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7313,183 +6785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 3:22  |  Ezekiel 3:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的靈在那裏降在我身上。他對我說：「你起來往平原去，我要在那裏和你說話。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the hand of the LORD was there upon me; and he said unto me, Arise, go forth into the plain, and I will there talk with thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7505,183 +6939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 3:23  |  Ezekiel 3:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是我起來往平原去，不料，耶和華的榮耀正如我在迦巴魯河邊所見的一樣，停在那裏，我就俯伏於地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then I arose, and went forth into the plain: and, behold, the glory of the LORD stood there, as the glory which I saw by the river of Chebar: and I fell on my face.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7697,183 +7093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 3:24  |  Ezekiel 3:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>靈就進入我裏面，使我站起來。耶和華對我說：「你進房屋去，將門關上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then the spirit entered into me, and set me upon my feet, and spake with me, and said unto me, Go, shut thyself within thine house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7889,183 +7247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 3:25  |  Ezekiel 3:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人子啊，人必用繩索捆綁你，你就不能出去在他們中間來往。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But thou, O son of man, behold, they shall put bands upon thee, and shall bind thee with them, and thou shalt not go out among them:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8081,183 +7401,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 3:26  |  Ezekiel 3:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必使你的舌頭貼住上膛，以致你啞口，不能作責備他們的人；他們原是悖逆之家。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will make thy tongue cleave to the roof of thy mouth, that thou shalt be dumb, and shalt not be to them a reprover: for they are a rebellious house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8273,179 +7555,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 3:27  |  Ezekiel 3:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我對你說話的時候，必使你開口，你就要對他們說：『主耶和華如此說。』聽的可以聽，不聽的任他不聽，因為他們是悖逆之家。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But when I speak with thee, I will open thy mouth, and thou shalt say unto them, Thus saith the Lord GOD; He that heareth, let him hear; and he that forbeareth, let him forbear: for they are a rebellious house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8465,183 +7709,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 3:2  |  Ezekiel 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是我開口，他就使我吃這書卷，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So I opened my mouth, and he caused me to eat that roll.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8657,183 +7863,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 3:3  |  Ezekiel 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又對我說：「人子啊，要吃我所賜給你的這書卷，充滿你的肚腹。」我就吃了，口中覺得其甜如蜜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto me, Son of man, cause thy belly to eat, and fill thy bowels with this roll that I give thee. Then did I eat it; and it was in my mouth as honey for sweetness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8849,183 +8017,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 3:4  |  Ezekiel 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他對我說：「人子啊，你往以色列家那裏去，將我的話對他們講說。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto me, Son of man, go, get thee unto the house of Israel, and speak with my words unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9041,183 +8171,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 3:5  |  Ezekiel 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你奉差遣不是往那說話深奧、言語難懂的民那裏去，乃是往以色列家去；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou art not sent to a people of a strange speech and of an hard language, but to the house of Israel;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9233,183 +8325,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 3:6  |  Ezekiel 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不是往那說話深奧、言語難懂的多國去，他們的話語是你不懂得的。我若差你往他們那裏去，他們必聽從你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Not to many people of a strange speech and of an hard language, whose words thou canst not understand. Surely, had I sent thee to them, they would have hearkened unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9425,183 +8479,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 3:7  |  Ezekiel 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列家卻不肯聽從你，因為他們不肯聽從我；原來以色列全家是額堅心硬的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the house of Israel will not hearken unto thee; for they will not hearken unto me: for all the house of Israel are impudent and hardhearted.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9617,183 +8633,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 3:8  |  Ezekiel 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，我使你的臉硬過他們的臉，使你的額硬過他們的額。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, I have made thy face strong against their faces, and thy forehead strong against their foreheads.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>