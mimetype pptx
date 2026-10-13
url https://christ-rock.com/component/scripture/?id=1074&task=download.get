--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -45,116 +45,116 @@
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8c3e835d2a624268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc617324935a04f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rbeb011936aac4ee0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R556e8ede327d4808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R44677bc1e7af4eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0d263caf81184eb5" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3ab919ab5b4e4b87"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R06c8e5ddec964bee"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R395d1bbbe68b4ceb"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2b9682419f194adf"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rcf78d6c349e84dd5"/>
-[...22 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R4eb48d2ebeef4bd8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R23a87ca83b544e43"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R9c720249c9074ecd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rb21597a3891c4c77"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rd77a97b5b89f431b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R64f054c8ed284375"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R6e89f03f1ab74647"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rf99d11628d1b44da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R4519e80fc247497e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R152118156c5e4767"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R1d905c2b4db149c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R4599e2cb199543bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R9ddaae5a734d46f8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R4ba80feffd8e4b95"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rfe30eb6c8119495b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R3e71db96eaf54244"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R411fb2534c784126"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rc2dbd6a49d434a11"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rfd2a298e5bf84131"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rf007e357d0484c91"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rae14847ec56e41d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rcfbf4a416db9486b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R7318fbff72234193"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Re6ed0c4969914322"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R590e6a66edd04586"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5dcfd1d0e7104c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3ab919ab5b4e4b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R395d1bbbe68b4ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9c0e36ea723e4f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R732dc45718414a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcf78d6c349e84dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R220fbae231f5453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbdd62b27d3c647c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2df53c27d802416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd0f6000b12a94261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R47f81ca5148a4dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R47d6761326194701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4e9524bad9e34179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R56b5cb6d9086497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Reb5021585df44a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R36f0611d6f834a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1eed44cace194b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R24c2494139774e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf783990755314251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rae8041fbda8d4e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R444609b3cf1a4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd09dc1fab9284053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R9098586922264566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R9b508afe57b749e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0b04bfa7864a4936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R46e7df54bff340bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb67c93d9e92a4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R37d1b707238b4bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R4eb48d2ebeef4bd8" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re05d399002d0439e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R448b617c7bda4909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R06c8e5ddec964bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b9682419f194adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re13c18cbcbdc4477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6ac6dcb5a8034fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R23a87ca83b544e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9c720249c9074ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb21597a3891c4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd77a97b5b89f431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R64f054c8ed284375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6e89f03f1ab74647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf99d11628d1b44da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4519e80fc247497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R152118156c5e4767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1d905c2b4db149c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4599e2cb199543bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9ddaae5a734d46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4ba80feffd8e4b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfe30eb6c8119495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3e71db96eaf54244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R411fb2534c784126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc2dbd6a49d434a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rfd2a298e5bf84131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf007e357d0484c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rae14847ec56e41d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rcfbf4a416db9486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R7318fbff72234193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re6ed0c4969914322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R590e6a66edd04586" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R29b967bd21134183" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -358,120 +358,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4b1d6ff23add4e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R65616d0295c5404b" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcd1fe97286624ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3b2192fe889a4833" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R30e17a4198e44603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ad3e2ef221c4ecb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R772e78662b0f44df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdabf0c4132fa4fae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf2ccfb9b69ca40b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f7dbbd93bd9425a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf5c1c0a712d04d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R336cae40e0784d8a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8abc05d8ec5543f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R24ccc3207acc4d1e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfb23d8ad34834d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R196b3a4ef37b42a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rff22d5540aad45f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc484b90f881c4d55" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9d905812dc9f435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfbcba82e23d24d33" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R02d7dee83e7c45e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f736ae902d14f36" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R15b56cc0b5f74677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd0011a5bad574fe1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R65a62c90d82345e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d3bf4959cc841e3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ref82236b5ecf4ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R762298c49a7745d7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd80c9dab08774487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2271b1a54ed44453" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Re26bd530a8e043d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0006a8c4bb424274" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Reac036ac39044356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb50d1679c1f4bb3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R3745edca2f484dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R56ae997e84964268" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rf248470c21f04985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2bc6062e0a974136" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R324d8aa261d04a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9166b84e0bd541f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8e25604f8f2343fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52e4e8c504864515" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdf25aded20664f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R65967064cf1c4165" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7e3f1e881a14499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f08845bfade4924" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R959e176b03ab4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7722da1461f4caf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ref0419ba05344583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7135efb808b94142" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3513e1a68e564dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R578de0f4afb34ae9" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2710,100 +2710,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4d67d6d769564aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra59b7ede05df4126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8129ffbc2b584b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R13f4540978404aed" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdcdf44a1d1a8457f" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R22af1321963446e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R15a216a8fcde42fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R683c31ea1afe4c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R92e77628a2634b3c" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R84fcaff9fc83447d" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra59b7ede05df4126"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R15a216a8fcde42fe"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8129ffbc2b584b59"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R683c31ea1afe4c97"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3829,116 +3829,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R13f4540978404aed"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R92e77628a2634b3c"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R0be527df3ecb4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1bd7f674d5e84d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70e71ab2e4d24b22" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R88ffc6c825cb4b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R845cb5b7c8f143b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0cdc759671c045f2" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1bd7f674d5e84d2e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R70e71ab2e4d24b22"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R845cb5b7c8f143b5"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0cdc759671c045f2"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4002,120 +4002,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3fa3995c3f3f4d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R31e600d17e7a45d5" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb237eeda5adf416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R936d4306002b4f0f" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1765c7f6be0d48d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb6a7cb3bf1154413" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc0e2cccdfd154215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R46cee4fb5f8a43ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R31ac8065762c4add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rba9de45c151b4589" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R26c8a8cd097f4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R1be3273ed3884422" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1585d6efc0254877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R34da11732f4c47ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e7cc8258af94c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Ra50f3094d8584439" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23c29ca4043f4bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R099d94e429db4772" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R652f9f06c086430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R1c9440f487fc44df" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re280a938c0784b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R757cd51dc1c041ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0b804eda6d64258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R71d0b24540c94da5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra154244ba6fd4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rf747946c42cc4dc4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc2b42d0a61e46d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rbb8b9b2274a44a5c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R497be867c8884731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R009579fab64341b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Refd718cfbcc54432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R880b4bd8769a4110" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Radf7a7b84ae94a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R7eebb1e8bbb64f92" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re64a31b5e0184507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R5f0ecbdcf75649ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e5a4ea855c442a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rffa2358c7da54375" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R40a281def2db4f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R6781f8defba64f42" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R338630daa9954caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Refc83f7cae56475c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d2badd1910944cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R38a4a5fab0454213" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d87ea17bc1f4f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R20e94ff092d44a39" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4804c98aed54648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R945f549d3e48443e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra29ce5912097474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R26c3530796e940a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6b4cb3a0cd4d47dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1b8c296a98714413" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4133,65 +4133,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書第38章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ezekiel 38 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4209,183 +4213,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 38:9  |  Ezekiel 38:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你和你的軍隊，並同着你許多國的民，必如暴風上來，如密雲遮蓋地面。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt ascend and come like a storm, thou shalt be like a cloud to cover the land, thou, and all thy bands, and many people with thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4401,183 +4367,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 38:10  |  Ezekiel 38:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主耶和華如此說：「到那時，你心必起意念，圖謀惡計，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the Lord GOD; It shall also come to pass, that at the same time shall things come into thy mind, and thou shalt think an evil thought:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4593,179 +4521,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 38:11  |  Ezekiel 38:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：『我要上那無城牆的鄉村，我要到那安靜的民那裏，他們都沒有城牆，無門、無閂，安然居住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt say, I will go up to the land of unwalled villages; I will go to them that are at rest, that dwell safely, all of them dwelling without walls, and having neither bars nor gates,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4785,183 +4675,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 38:12  |  Ezekiel 38:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我去要搶財為擄物，奪貨為掠物，反手攻擊那從前荒涼、現在有人居住之地，又攻擊那住世界中間、從列國招聚、得了牲畜財貨的民。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To take a spoil, and to take a prey; to turn thine hand upon the desolate places that are now inhabited, and upon the people that are gathered out of the nations, which have gotten cattle and goods, that dwell in the midst of the land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4977,183 +4829,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 38:13  |  Ezekiel 38:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>示巴人、底但人、他施的客商，和其間的少壯獅子都必問你說：『你來要搶財為擄物嗎？你聚集軍隊要奪貨為掠物嗎？要奪取金銀，擄去牲畜、財貨嗎？要搶奪許多財寶為擄物嗎？』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sheba, and Dedan, and the merchants of Tarshish, with all the young lions thereof, shall say unto thee, Art thou come to take a spoil? hast thou gathered thy company to take a prey? to carry away silver and gold, to take away cattle and goods, to take a great spoil?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5169,183 +4983,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 38:14  |  Ezekiel 38:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「人子啊，你要因此發預言，對歌革說，主耶和華如此說：到我民以色列安然居住之日，你豈不知道嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore, son of man, prophesy and say unto Gog, Thus saith the Lord GOD; In that day when my people of Israel dwelleth safely, shalt thou not know it?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5361,183 +5137,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 38:15  |  Ezekiel 38:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你必從本地，從北方的極處率領許多國的民來，都騎着馬，乃一大隊極多的軍兵。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt come from thy place out of the north parts, thou, and many people with thee, all of them riding upon horses, a great company, and a mighty army:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5553,183 +5291,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 38:16  |  Ezekiel 38:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌革啊，你必上來攻擊我的民以色列，如密雲遮蓋地面。末後的日子，我必帶你來攻擊我的地，到我在外邦人眼前，在你身上顯為聖的時候，好叫他們認識我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt come up against my people of Israel, as a cloud to cover the land; it shall be in the latter days, and I will bring thee against my land, that the heathen may know me, when I shall be sanctified in thee, O Gog, before their eyes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5745,179 +5445,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 38:17  |  Ezekiel 38:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主耶和華如此說：我在古時藉我的僕人以色列的先知所說的，就是你嗎？當日他們多年預言我必帶你來攻擊以色列人。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the Lord GOD; Art thou he of whom I have spoken in old time by my servants the prophets of Israel, which prophesied in those days many years that I would bring thee against them?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5937,183 +5599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 38:18  |  Ezekiel 38:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主耶和華說：「歌革上來攻擊以色列地的時候，我的怒氣要從鼻孔裏發出。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass at the same time when Gog shall come against the land of Israel, saith the Lord GOD, that my fury shall come up in my face.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6129,183 +5753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 38:1  |  Ezekiel 38:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的話臨到我說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the word of the LORD came unto me, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6321,183 +5907,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 38:19  |  Ezekiel 38:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我發憤恨和烈怒如火說：那日在以色列地必有大震動，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For in my jealousy and in the fire of my wrath have I spoken, Surely in that day there shall be a great shaking in the land of Israel;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6513,183 +6061,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 38:20  |  Ezekiel 38:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>甚至海中的魚、天空的鳥、田野的獸，並地上的一切昆蟲，和其上的眾人，因見我的面就都震動；山嶺必崩裂，陡巖必塌陷，牆垣都必坍倒。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So that the fishes of the sea, and the fowls of the heaven, and the beasts of the field, and all creeping things that creep upon the earth, and all the men that are upon the face of the earth, shall shake at my presence, and the mountains shall be thrown down, and the steep places shall fall, and every wall shall fall to the ground.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6705,183 +6215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 38:21  |  Ezekiel 38:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主耶和華說：「我必命我的諸山發刀劍來攻擊歌革；人都要用刀劍殺害弟兄。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will call for a sword against him throughout all my mountains, saith the Lord GOD: every man’s sword shall be against his brother.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6897,183 +6369,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 38:22  |  Ezekiel 38:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必用瘟疫和流血的事刑罰他。我也必將暴雨、大雹與火，並硫磺降與他和他的軍隊，並他所率領的眾民。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will plead against him with pestilence and with blood; and I will rain upon him, and upon his bands, and upon the many people that are with him, an overflowing rain, and great hailstones, fire, and brimstone.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7089,183 +6523,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 38:23  |  Ezekiel 38:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必顯為大，顯為聖，在多國人的眼前顯現；他們就知道我是耶和華。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus will I magnify myself, and sanctify myself; and I will be known in the eyes of many nations, and they shall know that I am the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7281,183 +6677,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 38:2  |  Ezekiel 38:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「人子啊，你要面向瑪各地的歌革，就是羅施、米設、土巴的王發預言攻擊他，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Son of man, set thy face against Gog, the land of Magog, the chief prince of Meshech and Tubal, and prophesy against him,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7473,183 +6831,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 38:3  |  Ezekiel 38:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說主耶和華如此說：羅施、米設、土巴的王歌革啊，我與你為敵。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And say, Thus saith the Lord GOD; Behold, I am against thee, O Gog, the chief prince of Meshech and Tubal:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7665,183 +6985,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 38:4  |  Ezekiel 38:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必用鉤子鉤住你的腮頰，調轉你，將你和你的軍兵、馬匹、馬兵帶出來，都披掛整齊，成了大隊，有大小盾牌，各拿刀劍。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will turn thee back, and put hooks into thy jaws, and I will bring thee forth, and all thine army, horses and horsemen, all of them clothed with all sorts of armour, even a great company with bucklers and shields, all of them handling swords:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7857,183 +7139,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 38:5  |  Ezekiel 38:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>波斯人、古實人，和弗人，各拿盾牌，頭上戴盔；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Persia, Ethiopia, and Libya with them; all of them with shield and helmet:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8049,183 +7293,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 38:6  |  Ezekiel 38:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌篾人和他的軍隊，北方極處的陀迦瑪族和他的軍隊，這許多國的民都同着你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Gomer, and all his bands; the house of Togarmah of the north quarters, and all his bands: and many people with thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8241,183 +7447,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 38:7  |  Ezekiel 38:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「那聚集到你這裏的各隊都當準備；你自己也要準備，作他們的大帥。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be thou prepared, and prepare for thyself, thou, and all thy company that are assembled unto thee, and be thou a guard unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8433,183 +7601,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 38:8  |  Ezekiel 38:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>過了多日，你必被差派。到末後之年，你必來到脫離刀劍從列國收回之地，到以色列常久荒涼的山上；但那從列國中招聚出來的必在其上安然居住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>After many days thou shalt be visited: in the latter years thou shalt come into the land that is brought back from the sword, and is gathered out of many people, against the mountains of Israel, which have been always waste: but it is brought forth out of the nations, and they shall dwell safely all of them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>