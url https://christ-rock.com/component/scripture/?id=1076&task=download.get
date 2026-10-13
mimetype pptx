--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -35,111 +35,111 @@
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8cc48cb370984ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7f9ebbc952bb4d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1d10d9bd36724dcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Reb273a7f903d4db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2786a159762541de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re1dad53d82d24e3f" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R27d591975240464f"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rebe8061b4fd641d2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R15538914a83b49ae"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R454d556f578643cf"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2f793fde0b104668"/>
-[...17 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rdaf5da33edeb474c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re73de5aa48e14bc4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R10312c1653c24a5a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5e597066c8624861"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rcbdb5f251afe4e17"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rfc2e9197e65c4ea2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R8b81a5c3e9194d5b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Ra421ffa9c05e4885"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rdaddfa05e8764779"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R37631c045b4d4bd6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rb55239310ec644f1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rb994e51ffcc34f6d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rb0d96ed28c944215"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Re2cf245cf6794dc3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rc0a442bfc8c04b29"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R7ab4a6b8359d4804"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R52e4b29f03024d7b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R5a6611d23ca54752"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rc7eb4736d8ae4a28"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rd74ccd5efdd44a2f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc168d84ed43e47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R27d591975240464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15538914a83b49ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra6721fb0098a4b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6e42b18641654723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2f793fde0b104668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7f2ac975a53f4460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4f1d00ccdab74d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R973c6daefe6b4245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8c5222f971814b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R48ba4dfdd5b54722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R78c121b86e61429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9546ea261fc4467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3319b50a5f2044f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb882a19f010d4400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re2d708c7c67c4e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf7937dffdb4e435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R439bba7907e64739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R69feb36768eb47a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re6b5197980684454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9595059906814821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R916870e6d44e47fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra6dbb728e4f340ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rdaf5da33edeb474c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rca409756473a45e7" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2b9224be6c104a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rebe8061b4fd641d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R454d556f578643cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7b52f4848a1a41f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R9b0f937b4e6e419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re73de5aa48e14bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R10312c1653c24a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5e597066c8624861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcbdb5f251afe4e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfc2e9197e65c4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8b81a5c3e9194d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra421ffa9c05e4885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rdaddfa05e8764779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R37631c045b4d4bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb55239310ec644f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb994e51ffcc34f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb0d96ed28c944215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re2cf245cf6794dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc0a442bfc8c04b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7ab4a6b8359d4804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R52e4b29f03024d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5a6611d23ca54752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc7eb4736d8ae4a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd74ccd5efdd44a2f" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R12bc1e933e14470d" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -343,105 +343,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re522fbb88b654174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9dea816aa1144260" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rde35fc34d9514909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1fd4248141b843f4" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfcc96424d9c74846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36275eeab6e24035" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5cabbd509d29476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd17cd5e2a8744116" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb23310ec21f04e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b84182335104163" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3890d3f1865340ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ff8c4092d8c4572" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R59447a0ea904409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1b2b113aa21c42e3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rdef29a13e06b46ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d9c90978bd14f51" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Red080957a959413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfa006ad1ec8e4cb0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb679f0b399cd4602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbfecb697a5a04171" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R98083582b6114055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b94839e16a64696" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb2cb8b383b9b4d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87796c9c9ce84850" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R60cb03c96935448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc3806b27a0054b53" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R13b078d61891405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad323944083d4a97" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R928d133cab5c4ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R629e679c93c24d9c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8430c281c1ff4be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6bbcbba70024acb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0cd201e8cc96437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a0f8ece654c4bd7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R99bc7f254e6f4fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e16f18d6ab64faa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rdf080d07162845b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b700ec8cb894af2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8eb25b729f73486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra06c810634954d62" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R48fbf4d93ecb4750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d01c1c2c3454758" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2205,100 +2205,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6fa1d7842f3f4a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R83d4f8cfcd554108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R14301bdd5ade47be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4098b4a5b58740ae" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2e9536a51beb4faa" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3e677859124c4296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc8ffac966b584091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R898f6d04b8d64d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7db2f491142e43e5" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3bab0745eda44f9a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R83d4f8cfcd554108"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc8ffac966b584091"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R14301bdd5ade47be"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R898f6d04b8d64d83"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3324,116 +3324,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4098b4a5b58740ae"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7db2f491142e43e5"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R94dd8b6a8ee34e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R72d241080b50410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd00bef5d94ff4b26" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Reec7e831ff4f4dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd9e8c7fce41f4f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9dd42409e46048f3" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R72d241080b50410e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd00bef5d94ff4b26"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd9e8c7fce41f4f6b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9dd42409e46048f3"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3497,105 +3497,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad4ba391981940b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf471735851824b7b" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04f0fbadd8294cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra5c7ab1dba5549f0" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab553daf650a4f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rcd44b71e251543b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9a53d09f74149cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R64ca385599094cd6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R56795381c6054ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R1a270f6f41bf44df" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R262ab9b4d2f84b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rd3a7892eaa23418f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3683147c6cc84db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R56bdce5e61b44cfe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdbec7d160cbd4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R2db30efafda94422" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd4cd6bafcff04d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Ra9d2f9f0bc634f70" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd94d0022d3b74823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Re889bf3b36484f73" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R85c0c569680749c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rc8e47c71821c4625" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R095c30d606c04c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R5dac7aeeb28646eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R86b87fdd93864b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Re96b4d993b064b1a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8f4af43889d4533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rd69caa4ff50c4017" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb1c2007497246fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R43fcd95982424e52" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c8a0748961e4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R25df2c03dee34add" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R773d2812df27421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R210d350bcd524318" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra00df0beced34688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Re1e9cf5a4cd44c9f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd7a84ced97154b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rb3d949afde224185" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0eea56fa6afb4b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R864b69c354c445fe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R65b74645d35d4467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra5dacc273e5d4ca0" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3613,65 +3613,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書第31章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ezekiel 31 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3689,183 +3693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 31:9  |  Ezekiel 31:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我使它的枝條蕃多，成為榮美， 以致神伊甸園中的樹都嫉妒它。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have made him fair by the multitude of his branches: so that all the trees of Eden, that were in the garden of God, envied him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3881,183 +3847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 31:10  |  Ezekiel 31:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以主耶和華如此說：「因它高大，樹尖插入雲中，心驕氣傲，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore thus saith the Lord GOD; Because thou hast lifted up thyself in height, and he hath shot up his top among the thick boughs, and his heart is lifted up in his height;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4073,183 +4001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 31:11  |  Ezekiel 31:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我就必將它交給列國中大有威勢的人；他必定辦它。我因它的罪惡，已經驅逐它。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have therefore delivered him into the hand of the mighty one of the heathen; he shall surely deal with him: I have driven him out for his wickedness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4265,183 +4155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 31:12  |  Ezekiel 31:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>外邦人，就是列邦中強暴的，將它砍斷棄掉。它的枝條落在山間和一切谷中，它的枝子折斷，落在地的一切河旁。地上的眾民已經走去，離開它的蔭下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And strangers, the terrible of the nations, have cut him off, and have left him: upon the mountains and in all the valleys his branches are fallen, and his boughs are broken by all the rivers of the land; and all the people of the earth are gone down from his shadow, and have left him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4457,183 +4309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 31:13  |  Ezekiel 31:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>空中的飛鳥都要宿在這敗落的樹上，田野的走獸都要臥在它的枝條下，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Upon his ruin shall all the fowls of the heaven remain, and all the beasts of the field shall be upon his branches:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4649,183 +4463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 31:14  |  Ezekiel 31:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>好使水旁的諸樹不因高大而自尊，也不將樹尖插入雲中，並且那些得水滋潤、有勢力的，也不得高大自立。因為它們在世人中，和下坑的人都被交與死亡，到陰府去了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To the end that none of all the trees by the waters exalt themselves for their height, neither shoot up their top among the thick boughs, neither their trees stand up in their height, all that drink water: for they are all delivered unto death, to the nether parts of the earth, in the midst of the children of men, with them that go down to the pit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4841,183 +4617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 31:15  |  Ezekiel 31:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主耶和華如此說：「它下陰間的那日，我便使人悲哀。我為它遮蓋深淵，使江河凝結，大水停流；我也使黎巴嫩為它悽慘，田野的諸樹都因它發昏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the Lord GOD; In the day when he went down to the grave I caused a mourning: I covered the deep for him, and I restrained the floods thereof, and the great waters were stayed: and I caused Lebanon to mourn for him, and all the trees of the field fainted for him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5033,183 +4771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 31:16  |  Ezekiel 31:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我將它扔到陰間，與下坑的人一同下去。那時，列國聽見它墜落的響聲就都震動，並且伊甸的一切樹－就是黎巴嫩得水滋潤、最佳最美的樹－都在陰府受了安慰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I made the nations to shake at the sound of his fall, when I cast him down to hell with them that descend into the pit: and all the trees of Eden, the choice and best of Lebanon, all that drink water, shall be comforted in the nether parts of the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5225,183 +4925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 31:17  |  Ezekiel 31:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>它們也與它同下陰間，到被殺的人那裏。它們曾作它的膀臂，在列國中它的蔭下居住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They also went down into hell with him unto them that be slain with the sword; and they that were his arm, that dwelt under his shadow in the midst of the heathen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5417,183 +5079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 31:18  |  Ezekiel 31:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在這樣榮耀威勢上，在伊甸[園]諸樹中，誰能與你相比呢？然而你要與伊甸的諸樹一同下到陰府，在未受割禮的人中，與被殺的人一同躺臥。 「法老和他的群眾乃是如此。這是主耶和華說的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To whom art thou thus like in glory and in greatness among the trees of Eden? yet shalt thou be brought down with the trees of Eden unto the nether parts of the earth: thou shalt lie in the midst of the uncircumcised with them that be slain by the sword. This is Pharaoh and all his multitude, saith the Lord GOD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5609,183 +5233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 31:1  |  Ezekiel 31:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>十一年三[月]初一[日]，耶和華的話臨到我說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass in the eleventh year, in the third month, in the first day of the month, that the word of the LORD came unto me, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5801,183 +5387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 31:2  |  Ezekiel 31:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「人子啊，你要向埃及王法老和他的眾人說： 在威勢上誰能與你相比呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Son of man, speak unto Pharaoh king of Egypt, and to his multitude; Whom art thou like in thy greatness?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5993,183 +5541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 31:3  |  Ezekiel 31:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞述王曾如黎巴嫩中的香柏樹， 枝條榮美，影密如林， 極其高大，樹尖插入雲中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, the Assyrian was a cedar in Lebanon with fair branches, and with a shadowing shroud, and of an high stature; and his top was among the thick boughs.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6185,183 +5695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 31:4  |  Ezekiel 31:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾水使它生長； 深水使它長大。 所栽之地有江河圍流， 汊出的水道延到田野諸樹。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The waters made him great, the deep set him up on high with her rivers running round about his plants, and sent out her little rivers unto all the trees of the field.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6377,179 +5849,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 31:5  |  Ezekiel 31:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以它高大超過田野諸樹； 發旺的時候，枝子繁多， 因得大水之力枝條長長。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore his height was exalted above all the trees of the field, and his boughs were multiplied, and his branches became long because of the multitude of waters, when he shot forth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6569,179 +6003,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 31:6  |  Ezekiel 31:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>空中的飛鳥都在枝子上搭窩； 田野的走獸都在枝條下生子； 所有大國的人民都在它蔭下居住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All the fowls of heaven made their nests in his boughs, and under his branches did all the beasts of the field bring forth their young, and under his shadow dwelt all great nations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6761,183 +6157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 31:7  |  Ezekiel 31:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>樹大條長，成為榮美， 因為根在眾水之旁。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus was he fair in his greatness, in the length of his branches: for his root was by great waters.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6953,179 +6311,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 31:8  |  Ezekiel 31:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神園中的香柏樹不能遮蔽它； 松樹不及它的枝子； 楓樹不及它的枝條； 神園中的樹都沒有它榮美。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The cedars in the garden of God could not hide him: the fir trees were not like his boughs, and the chesnut trees were not like his branches; nor any tree in the garden of God was like unto him in his beauty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>