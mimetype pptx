--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -45,116 +45,116 @@
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5682eee5f9ef41a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5344600b2dd442d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R771e3f8cb8c447aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7c7ce508c3e34e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc83f79808ddd41e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9e8baafa22234c00" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2023ead1d26b4a6c"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7bb16230319647c5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9582d9c84b0b45ed"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4a145fec44684067"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R61f0c8dd4fa94c31"/>
-[...22 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R1b4e8311ec284801"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9b143ddbb06546b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R5574b07180a54296"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R4cb137bfdafb47a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R537126e12d634cc3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rfb51b11521d24bde"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf6b851a20c6242a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R533bc5b8b8a94313"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rbd3eb992cf7e4f62"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R40e2c89cf8e645ec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R8a0b1641873145b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rcb118e6ef7ae4326"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R7743e3a6ea1f49f9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R92c3648bdb704c86"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rc8fd46aa47e44f33"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R0027b7880fdd42aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R6a17dc67a1a14e98"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rc2e4f078fb9d4ec0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rcc1dc32aa1a64550"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R0335b983280243fa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rce72dd5221114a4b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rc782757e56cb4407"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Raaf256c98e6d4927"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rce9f9afd544048e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rac9fd9d93c1f4fb3"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R356745702ac546f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2023ead1d26b4a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9582d9c84b0b45ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R280ab40bf7f64eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R03f274fb807742e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R61f0c8dd4fa94c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc09afae226574300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3900ec1955454f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb311bc753baa4b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2bb2eb8f637c4242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra249d69e50de41b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R075e6b50931c43e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7d086e4308204a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R25c4844234d14338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7d8f0ed373724e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rde9b56f8415143e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R282d18201a51455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rcd3f7a9a7e13465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9623374c694b4ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rcac696af88c7472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R52575bdfadb44714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf7de7d6041354bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R64c0e69336ee4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R89c416a2256642c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Reb0b11e0bf8b48de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R70b1f63b6b264e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R6b7964aeb8d64e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re0a12442569a4455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R1b4e8311ec284801" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R24b5f274e98341c2" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf7d6f74595c943ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7bb16230319647c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4a145fec44684067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rbc337ea2f0c6476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf30ad1ab6bcb431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9b143ddbb06546b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5574b07180a54296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4cb137bfdafb47a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R537126e12d634cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfb51b11521d24bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf6b851a20c6242a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R533bc5b8b8a94313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbd3eb992cf7e4f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R40e2c89cf8e645ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8a0b1641873145b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rcb118e6ef7ae4326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7743e3a6ea1f49f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R92c3648bdb704c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc8fd46aa47e44f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R0027b7880fdd42aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6a17dc67a1a14e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc2e4f078fb9d4ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rcc1dc32aa1a64550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0335b983280243fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rce72dd5221114a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rc782757e56cb4407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Raaf256c98e6d4927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rce9f9afd544048e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rac9fd9d93c1f4fb3" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R12a4b18da7054728" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -358,120 +358,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R68aa212b087b4f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c7013a6e75b4acc" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R04e6ad15c1164745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5db09c95416f40d5" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd1cf0ebed3ff4cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b6ce4377c20425a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R38ef757cff644b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36109da60f364ef3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7b8dccc64fc5452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbaa6405da5a34a90" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Reaad659629a54e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf002294c6e024b80" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5716302ee392424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1028cc48234f45b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R014f2a863969414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R930bc96f34844ab8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R36dc88f8194a48c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R28e9700a38ec4017" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9deb1ca3688b47cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re39bd379a3344fff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R731fc126a1fb4704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0b4c9065f7a4653" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc0c5092d55234ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf28aa57ec5ab4592" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0b079f9ec3734a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R10cca238c98e4ed6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R61c46bdb052b48b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra1a119a89d8d499a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Raf4caa60cdbe4616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca0f73e1bed6434c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R70034a307e0648db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb905ebcdc9df4e92" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R05b712ff7df94032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50d6d265e4d44f22" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Ra41a244e07ec4560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95bc14fd6c7648ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rd894bdd34c944836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60ed1c0a9366446b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3729ab1d103f43bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc7238d93ae3c456a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdf062a9acd66460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d91477e8f9b4e21" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R83f0afb54a0f4bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rada0269330fd465d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb081f32609ce4594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c32a1c963354334" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7fd9cdc438e34999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a6c80f6234e4425" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf26ce6e5460d40b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2ff8eb385d7340ea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd92d1fd6fd624434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re95570bbdc0a47ba" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2710,100 +2710,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3572f010ca7f42fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R83a702ace06042aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rbfbe0729bc264924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R401f3b555a9c45fd" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4cc3b5a0ef9d4e89" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6a4534969b494e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc173c086927c4c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7f81f6fe09f449b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R60ba5cec13944522" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0edf7eb35eca457f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R83a702ace06042aa"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc173c086927c4c8d"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbfbe0729bc264924"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7f81f6fe09f449b8"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3829,116 +3829,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R401f3b555a9c45fd"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R60ba5cec13944522"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb5fe15f6137548e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6fc19503f54541bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8908e4473d1c41e4" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R870120ac71124bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8d74f9d5f0c3455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R66eccd2e563c4bc6" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6fc19503f54541bd"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R8908e4473d1c41e4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8d74f9d5f0c3455e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R66eccd2e563c4bc6"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4002,120 +4002,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R45f5971cbfd24a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb81ba241bc5c4e1a" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R312bd3cdbd8e4935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2a5ae7d889444f8b" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R64567da8007c40b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R650c60c49a6644c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc6ec8e89664947e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R09c27e5ed49746a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1583bf91a62746f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rdf51136cdc954e12" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6744415dd7bf4a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R50d0a209bf884673" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd3782da4e28a4e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rf90c030cb0df427a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4fca4e78caee43f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Ra215d450169b433a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra5dbc7aeec484383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rfe43b16744914791" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd225ff38f2b496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R7894f90ce68f4184" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re91745c20f7e4360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R231e36a04e1b4f2e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcea13fea8fa2417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Ra48dddd84f8644c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Redf3075ce1794810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R887bdedeb0cd44b3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ea7a9937e4d49a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R6d101d0deaa34ccf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra16b352dafca454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R51b4dc93fb0c455a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfdf7e7d755de4fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R368ffc42707145e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R570809d51a6c4279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R39e46e4b80b74b46" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R74a46f38e7114f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rf8b35804a626471e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf5d914900f814517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Re414ae66ebde4e98" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reffc4b88ad8945c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R1a79ee2a614a4e0b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c352c7c2af2472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rc830e338b52d407e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb2d0caf888ca4f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rfc61f42b8073495c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba5dd055a45c459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R62e39c8434544489" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd26ae4d2da24b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R51fe390a608f447d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R624c1e08a70c4bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rd1471dbf49b34024" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17ca52cc8c594d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6ce5e00200114813" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4133,65 +4133,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書第47章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ezekiel 47 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4209,183 +4213,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 47:9  |  Ezekiel 47:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這河水所到之處，凡滋生的動物都必生活，並且因這流來的水必有極多的魚，[海水]也變甜了。這河水所到之處，百物都必生活。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass, that every thing that liveth, which moveth, whithersoever the rivers shall come, shall live: and there shall be a very great multitude of fish, because these waters shall come thither: for they shall be healed; and every thing shall live whither the river cometh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4401,183 +4367,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 47:10  |  Ezekiel 47:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>必有漁夫站在河邊，從隱‧基底直到隱‧以革蓮，都作曬網之處。那魚各從其類，好像大海的魚甚多。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass, that the fishers shall stand upon it from En-gedi even unto En-eglaim; they shall be a place to spread forth nets; their fish shall be according to their kinds, as the fish of the great sea, exceeding many.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4593,183 +4521,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 47:11  |  Ezekiel 47:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只是泥濘之地與窪濕之處不得治好，必為鹽地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the miry places thereof and the marishes thereof shall not be healed; they shall be given to salt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4785,183 +4675,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 47:12  |  Ezekiel 47:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在河這邊與那邊的岸上必生長各類的樹木；[其果]可作食物，葉子不枯乾，果子不斷絕。每月必結新果子，因為這水是從聖所流出來的。樹上的果子必作食物，葉子乃為治病。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And by the river upon the bank thereof, on this side and on that side, shall grow all trees for meat, whose leaf shall not fade, neither shall the fruit thereof be consumed: it shall bring forth new fruit according to his months, because their waters they issued out of the sanctuary: and the fruit thereof shall be for meat, and the leaf thereof for medicine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4977,183 +4829,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 47:13  |  Ezekiel 47:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主耶和華如此說：「你們要照地的境界，按以色列十二支派分地為業。約瑟[必得兩]分。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the Lord GOD; This shall be the border, whereby ye shall inherit the land according to the twelve tribes of Israel: Joseph shall have two portions.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5169,183 +4983,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 47:14  |  Ezekiel 47:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們承受這地為業，要彼此均分；因為我曾起誓應許將這地賜與你們的列祖；這地必歸你們為業。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye shall inherit it, one as well as another: concerning the which I lifted up mine hand to give it unto your fathers: and this land shall fall unto you for inheritance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5361,183 +5137,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 47:15  |  Ezekiel 47:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「地的四界乃是如此：北界從大海往希特倫，直到西達達口。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And this shall be the border of the land toward the north side, from the great sea, the way of Hethlon, as men go to Zedad;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5553,183 +5291,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 47:16  |  Ezekiel 47:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又往哈馬、比羅他、西伯蓮（西伯蓮在大馬士革與哈馬兩界中間），到浩蘭邊界的哈撒‧哈提干。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hamath, Berothah, Sibraim, which is between the border of Damascus and the border of Hamath; Hazar-hatticon, which is by the coast of Hauran.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5745,183 +5445,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 47:17  |  Ezekiel 47:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，境界從海邊往大馬士革地界上的哈薩‧以難，北邊以哈馬地為界。這是北界。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the border from the sea shall be Hazar-enan, the border of Damascus, and the north northward, and the border of Hamath. And this is the north side.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5937,179 +5599,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 47:18  |  Ezekiel 47:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「東界在浩蘭、大馬士革、基列，和以色列地的中間，就是約旦河。你們要從[北]界量到東海。這是東界。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the east side ye shall measure from Hauran, and from Damascus, and from Gilead, and from the land of Israel by Jordan, from the border unto the east sea. And this is the east side.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6129,183 +5753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 47:1  |  Ezekiel 47:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他帶我回到殿門，見殿的門檻下有水往東流出（原來殿面朝東）。這水從檻下，由殿的右邊，在祭壇的南邊往下流。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Afterward he brought me again unto the door of the house; and, behold, waters issued out from under the threshold of the house eastward: for the forefront of the house stood toward the east, and the waters came down from under from the right side of the house, at the south side of the altar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6321,183 +5907,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 47:19  |  Ezekiel 47:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「南界是從他瑪到米利巴‧加低斯的水，延到[埃及]小河，直到大海。這是南界。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the south side southward, from Tamar even to the waters of strife in Kadesh, the river to the great sea. And this is the south side southward.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6513,183 +6061,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 47:20  |  Ezekiel 47:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「西界就是大海，從[南]界直到哈馬口對面之地。這是西界。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The west side also shall be the great sea from the border, till a man come over against Hamath. This is the west side.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6705,183 +6215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 47:21  |  Ezekiel 47:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你們要按着以色列的支派彼此分這地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So shall ye divide this land unto you according to the tribes of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6897,183 +6369,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 47:22  |  Ezekiel 47:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要拈鬮分這地為業，歸與自己和你們中間寄居的外人，就是在你們中間生養兒女的外人。你們要看他們如同以色列人中所生的一樣；他們在以色列支派中要與你們同得地業。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass, that ye shall divide it by lot for an inheritance unto you, and to the strangers that sojourn among you, which shall beget children among you: and they shall be unto you as born in the country among the children of Israel; they shall have inheritance with you among the tribes of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7089,183 +6523,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 47:23  |  Ezekiel 47:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>外人寄居在哪支派中，你們就在那裏分給他地業。這是主耶和華說的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass, that in what tribe the stranger sojourneth, there shall ye give him his inheritance, saith the Lord GOD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7281,179 +6677,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 47:2  |  Ezekiel 47:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他帶我出北門，又領我從外邊轉到朝東的外門，見水從右邊流出。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then brought he me out of the way of the gate northward, and led me about the way without unto the utter gate by the way that looketh eastward; and, behold, there ran out waters on the right side.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7473,183 +6831,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 47:3  |  Ezekiel 47:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他手拿準繩往東出去的時候，量了一千肘，使我詵過水，水到踝子骨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when the man that had the line in his hand went forth eastward, he measured a thousand cubits, and he brought me through the waters; the waters were to the ankles.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7665,179 +6985,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 47:4  |  Ezekiel 47:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他又量了一千[肘]，使我詵過水，水就到膝；再量了一千[肘]，使我詵過[水]，水便到腰；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Again he measured a thousand, and brought me through the waters; the waters were to the knees. Again he measured a thousand, and brought me through; the waters were to the loins.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7857,183 +7139,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 47:5  |  Ezekiel 47:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又量了一千[肘]，水便成了河，使我不能詵過。因為水勢漲起，成為可洑的水，不可詵的河。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Afterward he measured a thousand; and it was a river that I could not pass over: for the waters were risen, waters to swim in, a river that could not be passed over.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8049,183 +7293,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 47:6  |  Ezekiel 47:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他對我說：「人子啊，你看見了甚麼？」 他就帶我回到河邊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto me, Son of man, hast thou seen this? Then he brought me, and caused me to return to the brink of the river.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8241,183 +7447,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 47:7  |  Ezekiel 47:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我回到河邊的時候，見在河這邊與那邊的岸上有極多的樹木。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now when I had returned, behold, at the bank of the river were very many trees on the one side and on the other.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8433,179 +7601,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 47:8  |  Ezekiel 47:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他對我說：「這水往東方流去，必下到亞拉巴，直到海。所發出來的[水]必流入[鹽]海，使水變甜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said he unto me, These waters issue out toward the east country, and go down into the desert, and go into the sea: which being brought forth into the sea, the waters shall be healed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>