--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -33,110 +33,110 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R41c83a5deffc4567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R319b35b0bb934507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7a34ebcfa3054fd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb4243d7f4a704467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rea2d3c32359c49b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Raea57585b707499a" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rdcbc8adc137542e5"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R471adef8d1ad46d1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R776d7b9110f042ff"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R01e2f2bbf0614123"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1ca6d73c431c4257"/>
-[...16 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R99c69da6652d46f8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R89d10cb87cc74e9f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R1b66cdf3080449bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R7d3d58d37a1d4e38"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R339e1fe0fead47d0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rcd4d3a24e8b745c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rcabc0d5952eb4c4d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rf2d16920389f4b07"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R5f6c5c01f4064bda"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R6fc33fb9559d4b6e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rf551c62a68374a4d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Re8f21cc3590d412b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Re70c143d065f4cb2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R949b45d194c4414e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rcedd5d82aa7e4eae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R855178eb1b5a42e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Ra6989662e23e4cd5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Re94b3241c8624fff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R81b75240577d4148"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R794f3fb27c6c4368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdcbc8adc137542e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R776d7b9110f042ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re18cf741ff8c412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf9aec3e49f97402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1ca6d73c431c4257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf89f60c6c9154f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdcef89739b0d4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R34bf2eaf3240474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra5424f45efd94974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R090dadf615734708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbcd834d4d9254d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc11b37d1c71144ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1fa28688fa934440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2668477508644fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R191e975476654991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R437a23bd8adb4607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2608094f3be54685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rdc2dc7e9dc5e4c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rfa98b9a9d2974cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0ac3bc2570ea41f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf30cabaadd6a4f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R99c69da6652d46f8" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R49c00aad6027499d" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R70fe19c55a78482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R471adef8d1ad46d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01e2f2bbf0614123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4adb5299a8e34764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R9de8e095d7144024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R89d10cb87cc74e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1b66cdf3080449bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7d3d58d37a1d4e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R339e1fe0fead47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rcd4d3a24e8b745c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rcabc0d5952eb4c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf2d16920389f4b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5f6c5c01f4064bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6fc33fb9559d4b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf551c62a68374a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re8f21cc3590d412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re70c143d065f4cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R949b45d194c4414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rcedd5d82aa7e4eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R855178eb1b5a42e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra6989662e23e4cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re94b3241c8624fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R81b75240577d4148" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R865f6a6a16234053" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -340,102 +340,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R75de24588df942bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rffd7d2bb48ba4018" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7fd5cfc8ca3d4b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra24d7bfcbe5341a9" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0259e5f9a2794a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb8f9589196c4218" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3cf75e131cfa4aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1c29bf98cb849fb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5818d77645bd425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ad7c4d7b1ec47a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R86aaa8ea625d4ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6e1080517a84574" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9ea0a2a84d4c45d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49fb1a1837e64aa3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd97895d7bb54465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba39e3c3c2b842dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd1368ce7fd2f4e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5bb8f9b996d348f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf7fa0bc6aa8b459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb6d9ed584ce4b90" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re5961098fe704aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R698538707dc845cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra70e7e2a2b97473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc7f1bd18cc614a46" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R39dcf2d023624ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcfb405b9633f433f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra1cba1be2fd34dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20fb7b04ca8f4812" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R43da5e91a35448c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc3976267fff049dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re2f02926ddea44af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R595ef171888b4ecb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf90a99697d874f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2345eadd572f4006" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4a8eb9bb05cf407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f1325c614ed428b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb7bad16e32024321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88690f5ed6d3467f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rca38275bc92747be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6578c2a4c6744620" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2104,100 +2104,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R74f8c521a47d4127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R57649f054ed246eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R96ec0596a76542b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R56546ddb3a00435e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd6574d12a12e4f58" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf484c6c359b9436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rada236193a7a4ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rae3f6bdb6ebb4e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R01dc3146fc2a418d" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R069312f7ce764e1c" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R57649f054ed246eb"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rada236193a7a4ac8"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R96ec0596a76542b6"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rae3f6bdb6ebb4e99"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3223,116 +3223,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R56546ddb3a00435e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R01dc3146fc2a418d"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R71cd89a625e24f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7bfa4fadce63493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42a6e1e698e04a2c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9c9dbda608f64f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4690de1a4ccb4017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9f500b7b21d474f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7bfa4fadce63493e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R42a6e1e698e04a2c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4690de1a4ccb4017"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re9f500b7b21d474f"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3396,102 +3396,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rced3796e94f34313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc8abc11c85864514" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R34485932c3d64c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R77267523f7b44745" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3bfc8cfe038e42af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R5dadf89a76e241ab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6caa3d0bd5bf49b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rfcb62c067a004f4d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfb3157261e3342e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rf9374ba6ae0a48e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc294ddb31674683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R031defdb72dd4985" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f977448aca44788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rb72b4f8e8e74437f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R84370b49b2a74ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R324103b9867a4762" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9de1bff7335044db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Ra2a343702ef9449f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e8f68cc84d846ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R50f8ed8ceac44205" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7d444d35ca374825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rde29c59ed9f44cbf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3509aa1b0abb4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rfa7a0addb4e548e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R05c74316791c4a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R9edc0b20f6504c87" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c3a034e11d749fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rd0ca3da95e574e9f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4cfb4d1ad5244fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rbc55fb13a86944dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab4d7aa6a0394fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R279088b757a14324" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R84b861727fe74b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rf5a29946a8df4197" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R402fbc355e54493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R9a72d835d9ea47cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b61187559e44ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rdea461b7429f488e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8990ead8b0144de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rfdf881a350354a43" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3509,65 +3509,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>2 Timothy 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3585,183 +3589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 3:9  |  2 Timothy 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而他們不能再這樣敵擋；因為他們的愚昧必在眾人面前顯露出來，像那二人一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But they shall proceed no further: for their folly shall be manifest unto all men, as theirs also was.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3777,183 +3743,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 3:10  |  2 Timothy 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但你已經服從了我的教訓、品行、志向、信心、寬容、愛心、忍耐，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But thou hast fully known my doctrine, manner of life, purpose, faith, longsuffering, charity, patience,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3969,183 +3897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 3:11  |  2 Timothy 3:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以及我在安提阿、以哥念、路司得所遭遇的逼迫、苦難。我所忍受是何等的逼迫；但從這一切苦難中，主都把我救出來了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Persecutions, afflictions, which came unto me at Antioch, at Iconium, at Lystra; what persecutions I endured: but out of them all the Lord delivered me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4161,183 +4051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 3:12  |  2 Timothy 3:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不但如此，凡立志在基督耶穌裏敬虔度日的也都要受逼迫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, and all that will live godly in Christ Jesus shall suffer persecution.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4353,183 +4205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 3:13  |  2 Timothy 3:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只是作惡的和迷惑人的，必越久越惡，他欺哄人，也被人欺哄。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But evil men and seducers shall wax worse and worse, deceiving, and being deceived.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4545,183 +4359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 3:14  |  2 Timothy 3:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但你所學習的，所確信的，要存在心裏；因為你知道是跟誰學的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But continue thou in the things which thou hast learned and hast been assured of, knowing of whom thou hast learned them;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4737,183 +4513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 3:15  |  2 Timothy 3:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且知道你是從小明白聖經，這聖經能使你因信基督耶穌，有得救的智慧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And that from a child thou hast known the holy scriptures, which are able to make thee wise unto salvation through faith which is in Christ Jesus.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4929,183 +4667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 3:16  |  2 Timothy 3:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>聖經都是神所默示的，於教訓、督責、使人歸正、教導人學義都是有益的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All scripture is given by inspiration of God, and is profitable for doctrine, for reproof, for correction, for instruction in righteousness:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5121,183 +4821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 3:17  |  2 Timothy 3:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>叫屬神的人得以完全，預備行各樣的善事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That the man of God may be perfect, throughly furnished unto all good works.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5313,183 +4975,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 3:1  |  2 Timothy 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你該知道，末世必有危險的日子來到。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This know also, that in the last days perilous times shall come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5505,183 +5129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 3:2  |  2 Timothy 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為那時，人要專顧自己，貪愛錢財，自誇，狂傲，謗讟，違背父母，忘恩負義，心不聖潔，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For men shall be lovers of their own selves, covetous, boasters, proud, blasphemers, disobedient to parents, unthankful, unholy,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5697,183 +5283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 3:3  |  2 Timothy 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無親情，不解怨，好說讒言，不能自約，性情凶暴，不愛良善，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Without natural affection, trucebreakers, false accusers, incontinent, fierce, despisers of those that are good,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5889,183 +5437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 3:4  |  2 Timothy 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>賣主賣友，任意妄為，自高自大，愛宴樂，不愛神，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Traitors, heady, highminded, lovers of pleasures more than lovers of God;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6081,183 +5591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 3:5  |  2 Timothy 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有敬虔的外貌，卻背了敬虔的實意；這等人你要躲開。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Having a form of godliness, but denying the power thereof: from such turn away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6273,183 +5745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 3:6  |  2 Timothy 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那偷進人家、牢籠無知婦女的，正是這等人。這些婦女擔負罪惡，被各樣的私慾引誘，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For of this sort are they which creep into houses, and lead captive silly women laden with sins, led away with divers lusts,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6465,183 +5899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 3:7  |  2 Timothy 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>常常學習，終久不能明白真道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ever learning, and never able to come to the knowledge of the truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6657,183 +6053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 3:8  |  2 Timothy 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從前雅尼和佯庇怎樣敵擋摩西，這等人也怎樣敵擋真道。他們的心地壞了，在真道上是可廢棄的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now as Jannes and Jambres withstood Moses, so do these also resist the truth: men of corrupt minds, reprobate concerning the faith.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>