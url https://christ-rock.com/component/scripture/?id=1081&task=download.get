--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -51,119 +51,119 @@
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1f3e48a840544e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R639f9cf89bc24e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7bf0addf69504fb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R68bf41cccf944b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R75854aae3cbf49d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc58e1c749ea24d24" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R937b20b6216d4616"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6416f1477b924eb9"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9a1bad36f12c4fcb"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9c21828e70024816"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb728e1fa30394f36"/>
-[...25 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rf9e4053cc6cc4ba0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0754d425e3cf4c03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R0ecd08ab2a7e4d72"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5bcde3e91d3347e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R4a091b993bed482b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R5a072627ae4a4ce1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf534b5954a0a45c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R2a2b850373814c84"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R35b2c8520a0944a0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R2a5a25cf8e704a09"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rc13c9da56c3e4336"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc8bc980b90794f71"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R22879098ccd24b1d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R54fda4d227ef45d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R216d56faa3904e2e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R2de75cc5d1b54db4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R9d7ac67f2bf24066"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R0197c40d6dc4422c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Re8fc34335e134a99"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R4df79022c6b14690"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R18458faa347d4874"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Ref5839af54314bb7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R63a274b5ac264eef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R1aa06b903f2d41c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Ra6049fb775eb461b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R40f6053c6db742a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R2a57970f4ed8410c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rdf3005ea403f4f38"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R6257e6b770e34c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R937b20b6216d4616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a1bad36f12c4fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7984e6c95c354154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1d3ee7c24cb645d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb728e1fa30394f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Red319d218415459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1c46fa40fc414b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R25cd8e29124d47cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R17a59a7fb0784e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9eb8638ebdb745d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8c57b333ca5f4815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0ebfcbb554fb47ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R41d6e134b3ac49dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R302913123c96404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rec422b8e199b406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc5f513f34c6343de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra3fcb46b2bc8485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rcc476c2b06924b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf5819cc9d3644c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R42e9ad58289b49cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc10b9df1ff0c4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R919d46358735489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R19fe5995d2cd4dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc8618d70b34e4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R28e4e02af54041e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rdcf71cd521a9416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re5f1b16b11a74dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R078ad860c57640ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R32f93fefa131485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R909e980465074051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rf9e4053cc6cc4ba0" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf511479352454dff" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rfd3676b7b3364304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6416f1477b924eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c21828e70024816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R545a84ceef484c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra9aa08befcce4d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0754d425e3cf4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0ecd08ab2a7e4d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5bcde3e91d3347e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4a091b993bed482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5a072627ae4a4ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf534b5954a0a45c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2a2b850373814c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R35b2c8520a0944a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2a5a25cf8e704a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc13c9da56c3e4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc8bc980b90794f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R22879098ccd24b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R54fda4d227ef45d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R216d56faa3904e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2de75cc5d1b54db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9d7ac67f2bf24066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0197c40d6dc4422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re8fc34335e134a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4df79022c6b14690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R18458faa347d4874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ref5839af54314bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R63a274b5ac264eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R1aa06b903f2d41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra6049fb775eb461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R40f6053c6db742a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R2a57970f4ed8410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rdf3005ea403f4f38" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Reccaeea25cfe4c58" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -367,129 +367,129 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5ef8314ef6b641ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R206d7456f8a74b94" /></Relationships>
-[...77 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6343cddd273e4d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9dcf9f4b12b84fbe" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbe57bf20b5824a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1c842e12f8e4eb0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb66b65ef13194f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R830952296ae04033" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8f6309c324da429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R736f5554ffee4f2b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R41c7a84286a24f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1efc6681d0a34694" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4296ea10174748d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9fdb3d3d6ab40a7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1dc1e456c00f4e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3b368305d0a64a56" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9ce976f9a55b4833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R533d7c25b7a94e35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Reb4d170db5ce4ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf092e96af18a44fa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rcb0ea8e90d6b4e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2d47c7ba23924444" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd0d47347cf134580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74efc2e32199498f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb7ca327e57ee4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d6de8690d304615" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfc5a71f2bd9d4d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R904166307d9d464f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd6a8305072ee4171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rab0d50f8d3834196" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7a20e886e2f9451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ee48588e41c470d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R654cb16c2236424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rab08d54619dd473e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Ra891f20449924bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R515dadcd1dc74394" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R9a9ef2a841914db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re052e931f9bc4f1d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R2f00535ef54d4e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfe2c87dc6ff94a4e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ra9996a455df8447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb71e77f91e0d4747" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R5b9c3b785823409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d7c193a1a3b4014" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re8b686cd79d849ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbfe54b1ebbf44a12" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R12f5bbdd2efc4798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re6088ef63be04801" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4cad910762f743ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f93e83e88b64385" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5371ef2800134a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rddb3a168922a4026" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf2c49fc09f4843a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e4330bee6914376" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rea7c9fbf530c49cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6ba89f00b5524e75" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc9efcc9e7d6841b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R400357b10f114315" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3013,100 +3013,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rce620fa98517467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re9c1fab61547473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R63419cb20c804a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2e18aa18237c46f7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R95cdecb440bf4a21" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd56431456e8c4e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rba5697b449b342d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rcea8d5ac953844e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra21ae3b81dad41f6" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R02d98570edf441f6" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re9c1fab61547473d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rba5697b449b342d5"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R63419cb20c804a1e"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcea8d5ac953844e3"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4132,116 +4132,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2e18aa18237c46f7"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra21ae3b81dad41f6"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R743c123834e74719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd683c492d81849b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R488ed404f1344151" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R85536099688b4d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R07018e8c87364e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6cdd707dc2c4ab7" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd683c492d81849b2"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R488ed404f1344151"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R07018e8c87364e3d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra6cdd707dc2c4ab7"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4305,129 +4305,129 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R616406c7fc824f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R42be74a4ea2140d6" /></Relationships>
-[...77 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc707aded0d664a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8806d21d2fcd4dc4" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R296fb6c839604a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R78519246de3f4f2a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a71f73f47f043cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R2e5732c2e90a4cb4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R97705db223ef44c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R48069ce8bd8b4bf8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ac1a76ecbd64f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Re9a7fef27de64ae5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11c56e775ad545f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rdfb37c0e3967451d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R658b969203e2443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rbc1e4b21bcc74092" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92f5ded911b5429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R88fbb3ae09444f29" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4cb2cbba02ba4fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rcbb23ce750c94996" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ea04920d8e64670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R695fac99ccb44c7a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R97de65b9265b46ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R3154e87a6a204956" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3b3b88f3e399422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R4fa79d8c8f364ec7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re2a012700a87456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R53307794e9804f26" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5c634f71a7444c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R7ccf90e0126744b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rac1049f6c8be4a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rc5bf68248fda417e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1460f9b1de7b4e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Ra0eaa0b2caa141b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd192e35f78c6409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R59b4a6a5f49e4d0d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf8b5e7c085374f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rccbe1808135349c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R58c9a3af72724c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rbd898527f2e94b3e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae9f91b9dbfe4825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R59dab06914e94e7b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R938361b918a64d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R4ad9339fe10d4d54" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4a8dc152eb64b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R7d5a5086a7594bad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4e05884cf52b4ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R39391e36fcc5416c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b56b9cf7d5c4e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R2e100b56e9eb4f3c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R53d88662670f420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Re3c44c80260d4ba5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb673a756caec49db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R6c8a5af53bc94cea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2bc9a04cee84d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R60bf856c8f64441a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ec90ae33272468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2a2706b0417d43b5" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4445,65 +4445,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書第41章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ezekiel 41 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4521,183 +4525,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 41:9  |  Ezekiel 41:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>旁屋的外牆厚五肘。旁屋之外還有餘地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The thickness of the wall, which was for the side chamber without, was five cubits: and that which was left was the place of the side chambers that were within.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4713,183 +4679,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 41:10  |  Ezekiel 41:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在旁屋與對面的房屋中間有[空地]，寬二十肘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And between the chambers was the wideness of twenty cubits round about the house on every side.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4905,179 +4833,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 41:11  |  Ezekiel 41:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>旁屋的門都向餘地：一門向北，一門向南。周圍的餘地寬五肘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the doors of the side chambers were toward the place that was left, one door toward the north, and another door toward the south: and the breadth of the place that was left was five cubits round about.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5097,179 +4987,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 41:12  |  Ezekiel 41:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在西面空地之後有房子，寬七十肘，長九十肘，牆四圍厚五肘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now the building that was before the separate place at the end toward the west was seventy cubits broad; and the wall of the building was five cubits thick round about, and the length thereof ninety cubits.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5289,183 +5141,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 41:13  |  Ezekiel 41:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，他量殿，長一百肘，又量空地和那房子並牆，共長一百肘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So he measured the house, an hundred cubits long; and the separate place, and the building, with the walls thereof, an hundred cubits long;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5481,183 +5295,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 41:14  |  Ezekiel 41:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>殿的前面和兩旁的空地，寬一百肘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Also the breadth of the face of the house, and of the separate place toward the east, an hundred cubits.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5673,183 +5449,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 41:15  |  Ezekiel 41:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他量空地後面的那房子，並兩旁的樓廊，共長一百肘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he measured the length of the building over against the separate place which was behind it, and the galleries thereof on the one side and on the other side, an hundred cubits, with the inner temple, and the porches of the court;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5865,183 +5603,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 41:16  |  Ezekiel 41:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>內殿、院廊、門檻、嚴緊的窗櫺，並對着門檻的三層樓廊，從地到窗櫺（窗櫺都有蔽子），</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The door posts, and the narrow windows, and the galleries round about on their three stories, over against the door, cieled with wood round about, and from the ground up to the windows, and the windows were covered;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6057,183 +5757,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 41:17  |  Ezekiel 41:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>直到門以上，就是到內殿和外殿內外四圍牆壁，都按尺寸用木板遮蔽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To that above the door, even unto the inner house, and without, and by all the wall round about within and without, by measure.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6249,183 +5911,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 41:18  |  Ezekiel 41:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牆上雕刻基路伯和棕樹。每二基路伯中間有一棵棕樹，每基路伯有二臉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it was made with cherubims and palm trees, so that a palm tree was between a cherub and a cherub; and every cherub had two faces;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6441,179 +6065,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 41:1  |  Ezekiel 41:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他帶我到殿那裏量牆柱：這面厚六肘，那面厚六肘，寬窄與會幕相同。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Afterward he brought me to the temple, and measured the posts, six cubits broad on the one side, and six cubits broad on the other side, which was the breadth of the tabernacle.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6633,179 +6219,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 41:19  |  Ezekiel 41:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這邊有人臉向着棕樹，那邊有獅子臉向着棕樹，殿內周圍都是如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So that the face of a man was toward the palm tree on the one side, and the face of a young lion toward the palm tree on the other side: it was made through all the house round about.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6825,183 +6373,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 41:20  |  Ezekiel 41:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從地至門以上，都有基路伯和棕樹。殿牆就是這樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>From the ground unto above the door were cherubims and palm trees made, and on the wall of the temple.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7017,183 +6527,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 41:21  |  Ezekiel 41:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>殿的門柱是方的。至聖所的前面，形狀和[殿]的形狀一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The posts of the temple were squared, and the face of the sanctuary; the appearance of the one as the appearance of the other.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7209,183 +6681,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 41:22  |  Ezekiel 41:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>壇是木頭做的，高三肘，長二肘。壇角和壇面，並四旁，都是木頭做的。他對我說：「這是耶和華面前的桌子。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The altar of wood was three cubits high, and the length thereof two cubits; and the corners thereof, and the length thereof, and the walls thereof, were of wood: and he said unto me, This is the table that is before the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7401,183 +6835,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 41:23  |  Ezekiel 41:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>殿和至聖所的門各有兩扇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the temple and the sanctuary had two doors.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7593,183 +6989,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 41:24  |  Ezekiel 41:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>每扇分兩扇，這兩扇是摺疊的。這邊門分兩扇，那邊門也分兩扇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the doors had two leaves apiece, two turning leaves; two leaves for the one door, and two leaves for the other door.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7785,179 +7143,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 41:25  |  Ezekiel 41:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>殿的門扇上雕刻基路伯和棕樹，與刻在牆上的一般。在外頭廊前有木檻。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there were made on them, on the doors of the temple, cherubims and palm trees, like as were made upon the walls; and there were thick planks upon the face of the porch without.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7977,183 +7297,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 41:26  |  Ezekiel 41:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>廊這邊那邊都有嚴緊的窗櫺和棕樹；殿的旁屋和檻就是這樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there were narrow windows and palm trees on the one side and on the other side, on the sides of the porch, and upon the side chambers of the house, and thick planks.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8169,183 +7451,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 41:2  |  Ezekiel 41:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>門口寬十肘。門兩旁，這邊五肘，那邊五肘。他量殿長四十肘，寬二十肘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the breadth of the door was ten cubits; and the sides of the door were five cubits on the one side, and five cubits on the other side: and he measured the length thereof, forty cubits: and the breadth, twenty cubits.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8361,183 +7605,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 41:3  |  Ezekiel 41:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他到內殿量牆柱，各厚二肘。門口寬六肘，門兩旁各寬七肘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then went he inward, and measured the post of the door, two cubits; and the door, six cubits; and the breadth of the door, seven cubits.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8553,183 +7759,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 41:4  |  Ezekiel 41:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他量內殿，長二十肘，寬二十肘。他對我說：「這是至聖所。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So he measured the length thereof, twenty cubits; and the breadth, twenty cubits, before the temple: and he said unto me, This is the most holy place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8745,183 +7913,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 41:5  |  Ezekiel 41:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他又量殿牆，厚六肘；圍着殿有旁屋，各寬四肘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>After he measured the wall of the house, six cubits; and the breadth of every side chamber, four cubits, round about the house on every side.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8937,183 +8067,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 41:6  |  Ezekiel 41:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>旁屋有三層，層疊而上，每層排列三十間。旁屋[的梁木]擱在殿牆坎上，免得插入殿牆。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the side chambers were three, one over another, and thirty in order; and they entered into the wall which was of the house for the side chambers round about, that they might have hold, but they had not hold in the wall of the house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9129,183 +8221,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 41:7  |  Ezekiel 41:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這圍[殿]的旁屋越高越寬；因旁屋圍殿懸疊而上，所以越上越寬，從下一層，由中一層，到上一層。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there was an enlarging, and a winding about still upward to the side chambers: for the winding about of the house went still upward round about the house: therefore the breadth of the house was still upward, and so increased from the lowest chamber to the highest by the midst.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9321,183 +8375,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 41:8  |  Ezekiel 41:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我又見圍着殿有高月臺。旁屋的根基，高足一竿，就是六大肘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I saw also the height of the house round about: the foundations of the side chambers were a full reed of six great cubits.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>