--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -29,108 +29,108 @@
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0b9c76d44ef34e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R90792ea6c0994410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6fbd69ea1e9f4c05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5e8e5c05ae704b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8643cf07f29741ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re3a74a8648234d4b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd703eefb8d5c46f6"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc36f57923bcb4800"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4e84ac392c9b48e2"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc68eff3585524034"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra39c5faf2cf544aa"/>
-[...14 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R7f144102eb394464"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R26455e7ddce94107"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R0493e6bcba6a4b15"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rd97e1aac90624a38"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R774924a08bf34239"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R1e689f0cac164a13"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rc9235b027d524d4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re538dd7d92504882"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Re4400b190c7d48f8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R66d982b1f39248b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rf8e3b72ee92e4128"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R16eddd36890b473d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R868d60bcc31647f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Re740e22a28e648f1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R9ecdaeeb3b964994"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R58c8fb9afb6346c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R347456001da44297"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R26d1cf7ec41f4faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd703eefb8d5c46f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4e84ac392c9b48e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R925b55ca307d4669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R4dfc60b8af594d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra39c5faf2cf544aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R45f3ad3a31f44f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7c0ef6c39b1442ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9cd3af9e56ff4242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbee9d4e95ed2414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc2c4370754ab40a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc8eff82bc2b04362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0fcbb6cc8384468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8b24b872f108475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R614c4efb87614146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R84379210f23c45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd2ea4fcfcadd4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3ddb16a81e5c41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rdccd98fb88464798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R1651b45260c64978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7f144102eb394464" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R31f95c90ef544ec2" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9d40e2d025be42b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc36f57923bcb4800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc68eff3585524034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R43406e5cc0b9433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf7965ee4ef314326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R26455e7ddce94107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0493e6bcba6a4b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd97e1aac90624a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R774924a08bf34239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1e689f0cac164a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc9235b027d524d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re538dd7d92504882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re4400b190c7d48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R66d982b1f39248b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf8e3b72ee92e4128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R16eddd36890b473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R868d60bcc31647f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re740e22a28e648f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9ecdaeeb3b964994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R58c8fb9afb6346c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R347456001da44297" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf8920d8de1f84834" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -334,96 +334,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R007c54ff36524d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ad888452a0146ec" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra8945b12d0ee4bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R250223a48d214a77" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd5d9a0f010c240eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reeed36f53a79455f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd15456172ed749ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd46b9de9b2ee40dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8f19ec89f69741e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R35e271479e67446f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R30730880caaa4760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb14e9e004a154c2a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra9fdee686dae4aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R24e886e3706a4f61" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd01edc2262b64f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4880cd8055f5492e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6fe01d4de7114e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e020ed005f44f44" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R27722496032b4efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb91c9f4fcfcc422e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8aa8a667250447ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6360c60dc994b0a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd31d42a3f1bd431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e095a2067094d19" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5fb488928d7d4a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R736e881ddd004a4b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2a7851e536dd4d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf8bd02b2b42a43c6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb27711106fec4385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0820f1fe25e44120" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R829d8bd842494cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R807e8519ace445ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6b46b945db894773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7935be426374004" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R229641457f7f4f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f6c1d611d7d4bc8" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1902,100 +1902,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R05cf954659684ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rdd26f3a0fbb94cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rdb2cb63e2b4b438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rce90a062a5d84409" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd797466a8eac4eba" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R69ef7be97d9e4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9ffff8181a8f4a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R647e9cd46c5e49a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R6dea0273fd624ae1" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdb2022f32d0a4837" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdd26f3a0fbb94cd8"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9ffff8181a8f4a32"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdb2cb63e2b4b438c"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R647e9cd46c5e49a9"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3021,116 +3021,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rce90a062a5d84409"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R6dea0273fd624ae1"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R0081a085b4084f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R87196c6b31434e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf812e83c25534308" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ref993bd696bd4202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1ebb6f74c478415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R53caea0ec6494ccd" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R87196c6b31434e12"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf812e83c25534308"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1ebb6f74c478415b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R53caea0ec6494ccd"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3194,96 +3194,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2258188870d84acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4e6f39fa21334260" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1b0d4e5a4cb24bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra57284be82d74070" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa25a87a30024248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb884634197b54ef4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d2901abd8a94c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R4b460e17d8b74f66" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a1d68904bd742e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R181cb77a21fa4c0f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb2aac8d121e4b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R51b24b036c0b409f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3b5af301bc8544a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R3355f3b34cfe46f8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf047a471615c48a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rf1404ee51c7146ed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e73fdcc5ca844be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R263eea8691c84882" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e5782d6f2634476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rce1de725d70e4474" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a97ebda2ce144f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R7afd768ebb174150" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raef2f7714680432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R7526ab359ed3451f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R757a854b5dbd48ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R7fe63e21905c4464" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re2ec108f7b24400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rfed6688753a149cb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R603c1c737ae74687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ra3edfe082cd54d23" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04306f20877c4aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rc9d96534a19842f1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9fd2e794dbfb4db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rbbe1713cc26a4e34" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R40cecf1c4f9d4e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R94dbb1dc8207460b" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3301,65 +3301,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書第35章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ezekiel 35 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3377,183 +3381,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 35:9  |  Ezekiel 35:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必使你永遠荒涼，使你的城邑無人居住，你的民就知道我是耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will make thee perpetual desolations, and thy cities shall not return: and ye shall know that I am the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3569,183 +3535,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 35:10  |  Ezekiel 35:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「因為你曾說：『這二國這二邦必歸於我，我必得為業』（其實耶和華仍在那裏），</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because thou hast said, These two nations and these two countries shall be mine, and we will possess it; whereas the LORD was there:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3761,183 +3689,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 35:11  |  Ezekiel 35:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以主耶和華說：我指着我的永生起誓，我必照你的怒氣和你從仇恨中向他們所發的嫉妒待你。我審判你的時候，必將自己顯明在他們中間。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore, as I live, saith the Lord GOD, I will even do according to thine anger, and according to thine envy which thou hast used out of thy hatred against them; and I will make myself known among them, when I have judged thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3953,179 +3843,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 35:12  |  Ezekiel 35:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你也必知道我－耶和華聽見了你的一切毀謗，就是你攻擊以色列山的話，說：『這些山荒涼，是歸我們吞滅的。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt know that I am the LORD, and that I have heard all thy blasphemies which thou hast spoken against the mountains of Israel, saying, They are laid desolate, they are given us to consume.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4145,183 +3997,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 35:13  |  Ezekiel 35:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們也用口向我誇大，增添與我反對的話，我都聽見了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus with your mouth ye have boasted against me, and have multiplied your words against me: I have heard them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4337,183 +4151,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 35:14  |  Ezekiel 35:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主耶和華如此說：全地歡樂的時候，我必使你荒涼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the Lord GOD; When the whole earth rejoiceth, I will make thee desolate.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4529,183 +4305,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 35:15  |  Ezekiel 35:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你怎樣因以色列家的地業荒涼而喜樂，我必照你所行的待你。西珥山哪，你和以東全地必都荒涼。你們就知道我是耶和華。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As thou didst rejoice at the inheritance of the house of Israel, because it was desolate, so will I do unto thee: thou shalt be desolate, O mount Seir, and all Idumea, even all of it: and they shall know that I am the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4721,183 +4459,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 35:1  |  Ezekiel 35:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的話又臨到我說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moreover the word of the LORD came unto me, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4913,183 +4613,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 35:2  |  Ezekiel 35:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「人子啊，你要面向西珥山發預言，攻擊它，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Son of man, set thy face against mount Seir, and prophesy against it,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5105,183 +4767,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 35:3  |  Ezekiel 35:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>對它說，主耶和華如此說：西珥山哪，我與你為敵，必向你伸手攻擊你，使你荒涼，令人驚駭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And say unto it, Thus saith the Lord GOD; Behold, O mount Seir, I am against thee, and I will stretch out mine hand against thee, and I will make thee most desolate.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5297,183 +4921,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 35:4  |  Ezekiel 35:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必使你的城邑變為荒場，成為淒涼。你就知道我是耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will lay thy cities waste, and thou shalt be desolate, and thou shalt know that I am the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5489,179 +5075,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 35:5  |  Ezekiel 35:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為你永懷仇恨，在以色列人遭災、罪孽到了盡頭的時候，將他們交與刀劍，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because thou hast had a perpetual hatred, and hast shed the blood of the children of Israel by the force of the sword in the time of their calamity, in the time that their iniquity had an end:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5681,183 +5229,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 35:6  |  Ezekiel 35:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以主耶和華說：我指着我的永生起誓，我必使你遭遇流血的報應，罪必追趕你；你既不恨惡殺人流血，所以這罪必追趕你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore, as I live, saith the Lord GOD, I will prepare thee unto blood, and blood shall pursue thee: sith thou hast not hated blood, even blood shall pursue thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5873,183 +5383,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 35:7  |  Ezekiel 35:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必使西珥山荒涼，令人驚駭，來往經過的人我必剪除。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus will I make mount Seir most desolate, and cut off from it him that passeth out and him that returneth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6065,183 +5537,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 35:8  |  Ezekiel 35:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必使西珥山滿有被殺的人。被刀殺的，必倒在你小山和山谷，並一切的溪水中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will fill his mountains with his slain men: in thy hills, and in thy valleys, and in all thy rivers, shall they fall that are slain with the sword.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>