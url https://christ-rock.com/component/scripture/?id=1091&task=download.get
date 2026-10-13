--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -33,110 +33,110 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdce447b3d4cc4f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf5ed4fb822444f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re34716946f404f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re172807d0d3a4973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7d6de1262d4b4d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8b4e0e60cacb4b1f" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R680feed282f94475"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7c6b2e16bed244d3"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4ae3d1ed647e4527"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R51d19f05b96e432f"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9f85bbff66ab452c"/>
-[...16 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R08a41ee9c9bc484b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd324ed74141142a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R5f37d00c5bad4c77"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Ra56b186f60f14998"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R2ab96d2b77874f0e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8ad64170bddb4a04"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf34ab47b3bcb4d9d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7085de0a6b994f59"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R1a6137ac8c8f4c89"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rbaf17607b5434f5a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R2950ea8a4c804ca4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rd8ba865e8a4549f9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R8ba6ca08f0ec45b9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rc2612a2afedb4ef7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R67aa3e3328cc49d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R28d02912482049f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rac7114249cb142e7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Ra41cd00b79064631"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R5a90468d3a614083"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra03243fbba87494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R680feed282f94475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ae3d1ed647e4527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R67f2dd293a2e46ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rafde68036b384545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9f85bbff66ab452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb1f4f4677a9e45f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re5bab801d04d4ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd5e2d355ed374595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R420c9295cbcc4722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd46a334527bc4e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd91acc9e14264e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R13cf75d112ef44f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R91e8b188e63c4a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R01aa2d5def144e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6af18f3874e846b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R838c4b886de14174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rcdddd355f6a5457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf548c26b32154984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R1236bb4aeb054521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R75d908ef1dee47bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R19b5e0e021234def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R08a41ee9c9bc484b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb45ae30abe1a48a8" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb6b604d9d0544a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7c6b2e16bed244d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51d19f05b96e432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R794b5b58efae413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5ccfb1cb0d2c43e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd324ed74141142a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5f37d00c5bad4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra56b186f60f14998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2ab96d2b77874f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8ad64170bddb4a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf34ab47b3bcb4d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7085de0a6b994f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1a6137ac8c8f4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbaf17607b5434f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2950ea8a4c804ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd8ba865e8a4549f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8ba6ca08f0ec45b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc2612a2afedb4ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R67aa3e3328cc49d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R28d02912482049f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rac7114249cb142e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra41cd00b79064631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5a90468d3a614083" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R25a5e03237614d28" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -340,102 +340,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R23370b7b0e3547db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf12328d6d0824935" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf5a35e880a5e471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R511b9f8d525c49c6" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R69d688217e2f483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R348c7e5988004aa8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbf1607eff9b1447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd82527638b5b4f34" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd981f413f32f42f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf760831c82f46ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd224d666e6c74aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reba0d3bb86b24bba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re41fe28bce094808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R31ee9f40cc2f4ac9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R166feda51d414f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reca9f64054254fff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re5b15910ff54418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R69cea764eb914d35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R09d29e1eb74c4ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc460cc52941b47a5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R39e971c3b59647e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R433fd452e9a84a21" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Reeb25ae3ff914772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd52f135e07bf4798" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra1dbab8460404d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb583b45d756748df" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3e7c31b8bd604df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rea92c21548f64c49" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R593e708a5e6940f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R180cda7142574f18" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdc580d4cec234cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1878519b017a4ecd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0f9b1cbb93474dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5526c4d3453746c9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc510a4b76dd74c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R66e9c1c478a84b59" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9370fb094feb4123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra3990183f44d4136" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R29c6d36e655a41a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b1dce57f7cc4fb3" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2104,100 +2104,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raaed7d45537a4a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rffef8f03c450437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd145a67016b34f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R632e3f4f83864ea1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2c5a0d5aa4624d9e" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6752e4df1b834066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra197351c466b4694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6b1ec18f90174256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdf625b8cb6b5430f" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb1a168cb046d4f6d" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rffef8f03c450437c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra197351c466b4694"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd145a67016b34f7f"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6b1ec18f90174256"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3223,116 +3223,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R632e3f4f83864ea1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdf625b8cb6b5430f"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R350875e9ac424446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R342b4360f1374ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb1a915c1f114524" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8698b3d4f54c4f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8462201170f14bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3ac4759f5084bd4" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R342b4360f1374ca0"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Reb1a915c1f114524"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8462201170f14bd7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re3ac4759f5084bd4"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3396,102 +3396,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd4ffc37d8b2a451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rcbc72e335afc4474" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R050e3be797b3430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R11fd6a2a23a24cbe" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd176bc1b4d4e4ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R21955c0413024b37" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4db259a07bc64907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rc6e8705e0c70498f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c4602dfc4c84e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R57007f3981c84009" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re78e3904fcc1405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rc41590194235435c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4733958ecc484a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R8cf9e4e517a1476d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9eee31f6194d40be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R3d0a26770a6347f4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R32daa64ddeaa4e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R00655c60f5a74118" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R885a4ec27b4641dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rb0a279e79f1446eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R053a154f907044a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R6d2b98ffa20a401e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a04cc4760704d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R07222ee6e9af44a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra646ff9f78aa463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R888dbf1fe03843aa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb0bc7a86125f4b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R20700d91cb9b4e7f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra185a82556c241b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R7039d09d30d74d54" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf278c95a283a4b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R730f5a19a8594a8a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1bcab58cb3834036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R3f0708c639d74f5c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re373a0b6be79475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rb1ca57af511340cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdca09b467561480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R9d41634d2ebe4288" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb601fbe14934edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0950cfd74e744ebd" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3509,65 +3509,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書第5章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ezekiel 5 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3585,183 +3589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 5:9  |  Ezekiel 5:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且因你一切可憎的事，我要在你中間行我所未曾行的，以後我也不再照着行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will do in thee that which I have not done, and whereunto I will not do any more the like, because of all thine abominations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3777,179 +3743,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 5:10  |  Ezekiel 5:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在你中間父親要吃兒子，兒子要吃父親。我必向你施行審判，我必將你所剩下的分散四方。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore the fathers shall eat the sons in the midst of thee, and the sons shall eat their fathers; and I will execute judgments in thee, and the whole remnant of thee will I scatter into all the winds.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3969,183 +3897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 5:11  |  Ezekiel 5:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主耶和華說：「我指着我的永生起誓，因你用一切可憎的物、可厭的事玷污了我的聖所，故此，我定要使[你人數]減少，我眼必不顧惜你，也不可憐你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore, as I live, saith the Lord GOD; Surely, because thou hast defiled my sanctuary with all thy detestable things, and with all thine abominations, therefore will I also diminish thee; neither shall mine eye spare, neither will I have any pity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4161,183 +4051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 5:12  |  Ezekiel 5:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的民三分之一必遭瘟疫而死，在你中間必因饑荒消滅；三分之一必在你四圍倒在刀下；我必將三分之一分散四方，並要拔刀追趕他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A third part of thee shall die with the pestilence, and with famine shall they be consumed in the midst of thee: and a third part shall fall by the sword round about thee; and I will scatter a third part into all the winds, and I will draw out a sword after them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4353,183 +4205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 5:13  |  Ezekiel 5:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「我要這樣成就怒中所定的；我向他們發的忿怒止息了，自己就得着安慰。我在他們身上成就怒中所定的那時，他們就知道我－耶和華所說的是出於熱心；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus shall mine anger be accomplished, and I will cause my fury to rest upon them, and I will be comforted: and they shall know that I the LORD have spoken it in my zeal, when I have accomplished my fury in them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4545,183 +4359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 5:14  |  Ezekiel 5:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且我必使你在四圍的列國中，在經過的眾人眼前，成了荒涼和羞辱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moreover I will make thee waste, and a reproach among the nations that are round about thee, in the sight of all that pass by.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4737,183 +4513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 5:15  |  Ezekiel 5:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，我必以怒氣和忿怒，並烈怒的責備，向你施行審判。那時，你就在四圍的列國中成為羞辱、譏刺、警戒、驚駭。這是我－耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So it shall be a reproach and a taunt, an instruction and an astonishment unto the nations that are round about thee, when I shall execute judgments in thee in anger and in fury and in furious rebukes. I the LORD have spoken it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4929,179 +4667,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 5:16  |  Ezekiel 5:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，我要將滅人、使人饑荒的惡箭，就是射去滅人的，射在你們身上，並要加增你們的饑荒，斷絕你們所倚靠的糧食；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When I shall send upon them the evil arrows of famine, which shall be for their destruction, and which I will send to destroy you: and I will increase the famine upon you, and will break your staff of bread:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5121,179 +4821,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 5:17  |  Ezekiel 5:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又要使饑荒和惡獸到你那裏，叫你喪子，瘟疫和流血的事也必盛行在你那裏；我也要使刀劍臨到你。這是我－耶和華說的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So will I send upon you famine and evil beasts, and they shall bereave thee; and pestilence and blood shall pass through thee; and I will bring the sword upon thee. I the LORD have spoken it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5313,179 +4975,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 5:1  |  Ezekiel 5:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「人子啊，你要拿一把快刀，當作剃頭刀，用這刀剃你的頭髮和你的鬍鬚，用天平將鬚髮平分。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou, son of man, take thee a sharp knife, take thee a barber’s razor, and cause it to pass upon thine head and upon thy beard: then take thee balances to weigh, and divide the hair.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5505,183 +5129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 5:2  |  Ezekiel 5:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>圍困[城]的日子滿了，你要將三分之一在城中用火焚燒，將三分之一在城的四圍用刀砍碎，將三分之一任風吹散；我也要拔刀追趕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt burn with fire a third part in the midst of the city, when the days of the siege are fulfilled: and thou shalt take a third part, and smite about it with a knife: and a third part thou shalt scatter in the wind; and I will draw out a sword after them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5697,183 +5283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 5:3  |  Ezekiel 5:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要從其中取幾根包在衣襟裏，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt also take thereof a few in number, and bind them in thy skirts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5889,183 +5437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 5:4  |  Ezekiel 5:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>再從這幾根中取些扔在火中焚燒，從裏面必有火出來燒入以色列全家。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then take of them again, and cast them into the midst of the fire, and burn them in the fire; for thereof shall a fire come forth into all the house of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6081,183 +5591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 5:5  |  Ezekiel 5:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主耶和華如此說：這就是耶路撒冷。我曾將她安置在列邦之中；列國都在她的四圍。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the Lord GOD; This is Jerusalem: I have set it in the midst of the nations and countries that are round about her.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6273,183 +5745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 5:6  |  Ezekiel 5:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她行惡，違背我的典章，過於列國；干犯我的律例，過於四圍的列邦，因為她棄掉我的典章。至於我的律例，她並沒有遵行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And she hath changed my judgments into wickedness more than the nations, and my statutes more than the countries that are round about her: for they have refused my judgments and my statutes, they have not walked in them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6465,183 +5899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 5:7  |  Ezekiel 5:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以主耶和華如此說：因為你們紛爭過於四圍的列國，也不遵行我的律例，不謹守我的典章，並以遵從四圍列國的惡規尚不滿意，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore thus saith the Lord GOD; Because ye multiplied more than the nations that are round about you, and have not walked in my statutes, neither have kept my judgments, neither have done according to the judgments of the nations that are round about you;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6657,183 +6053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 5:8  |  Ezekiel 5:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以主耶和華如此說：看哪，我與你反對，必在列國的眼前，在你中間，施行審判；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore thus saith the Lord GOD; Behold, I, even I, am against thee, and will execute judgments in the midst of thee in the sight of the nations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>