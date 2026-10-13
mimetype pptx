--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -53,120 +53,120 @@
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re4d0add6dda24265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R23994d273f71496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra0836f7a7bec4c12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R633aa9019a3844c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re9db040a1fd74410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7ec47e64e6774d59" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2153df1278874107"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2f2b168f96a140a1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R6f1f092b435d4dd7"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0c620d67f7144084"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R03d21d10236c4eff"/>
-[...26 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R82816b79ee0f4bce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2628d9778e2443b7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rbcc3c62bea774a12"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R28b8ebf27a954a73"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R90d62d32b2954a35"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rd3ec7ecb6ae84135"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rbcd0b55014aa4e0f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R01a203f7168e49da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R66cd2402d120469d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rf848e0333ff04a92"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R5da6781a92994e70"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rf99852bd5378483b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rfa4aae7127f84f72"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R4892c5ce21b5461e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rafd5103a2e01462d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rc2eeddc3d25247f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R96f22093402e4c50"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Raaea2d258d0f4a1d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rbe5ab453f0b8445a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R9e9b27a3721f4ca7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R6ed3f46f3362441d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R3c805e86e0ed4827"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rf4d1ca3388744e8d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R4be152c3634449f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R0b799a43ac7d42ce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R5900cd47cc194e06"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R59d1959600b548a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R3843e0a0e1124c47"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R3eca5c9f37cd4cb8"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R554c4e4c9eea4cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2153df1278874107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6f1f092b435d4dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9db8638eedbe4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8670cac0c03a4a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R03d21d10236c4eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R937e479835ad4953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9709949a10c44557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rffc4e6882dda4573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rad4b14ad43714550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd8e18cb0f2ef4fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rdc9ae97e22eb44ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc8ebdb73f48744dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rda6f1fbc80ca45b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R409a302be54f4fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb54eb6910893453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8bdde6e9ec8d481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7291e7b033344e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7b2aab6ed130460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R0ca64b1cb6cf4916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rfa231e6821ef4408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd918f2cd649c427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3e45b65d62b74b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb36324982e394dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R38bcfb100c3745b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7737a5e4634145db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R7922c3a1c1e84b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R2272a54ff8974ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R38f5ecdf5a1647ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R77e72df1bd9c4f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rc4b612ad82174db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rcf2d8b5f6e7f4629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R82816b79ee0f4bce" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R68fef34caef542b5" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8946fe213d3d4934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2f2b168f96a140a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c620d67f7144084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ref185bf8a3d54bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R3f2f4f11e62e4767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2628d9778e2443b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbcc3c62bea774a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R28b8ebf27a954a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R90d62d32b2954a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd3ec7ecb6ae84135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbcd0b55014aa4e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R01a203f7168e49da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R66cd2402d120469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf848e0333ff04a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5da6781a92994e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf99852bd5378483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfa4aae7127f84f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4892c5ce21b5461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rafd5103a2e01462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc2eeddc3d25247f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R96f22093402e4c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Raaea2d258d0f4a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rbe5ab453f0b8445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R9e9b27a3721f4ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R6ed3f46f3362441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R3c805e86e0ed4827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf4d1ca3388744e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R4be152c3634449f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R0b799a43ac7d42ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R5900cd47cc194e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R59d1959600b548a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R3843e0a0e1124c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R3eca5c9f37cd4cb8" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re6bf8e88ebb14ee4" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -370,132 +370,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rab003f21268e4df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2ded286876bd4d73" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R08ce7bccee7e42bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9543826ffac64398" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf94fe3885fed4cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R56dce7dbf5d5402d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd79700549dd8474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01d1efc0449a4d9c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R64acc0073f7443b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5cb63494152744f4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8ba65e56f8d14e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a2aaa84b57144e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb79a406e5f3043db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0917a408af604422" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Redce919b3c3f48c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9bb7d86113c644c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R959d965d8ae54ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R140936880f514276" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf3edc68ca6b847ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4df09bdbf09451d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rff2b02b6c90d44c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4a09f744e39485f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rabe53a87befe459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7414f7296584fd2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R43e1fd7841d34f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5d5305c033794969" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R26cd9127a03441a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b18092f68524d13" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R8627f785c0c54a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb5c732a2653646fe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R32998647687a4d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d09d01f79604341" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R078c6d4f39844079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb36dda2b29cb49c4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re847cbd56d3a4d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R79f3397e90504a31" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra7d69c1912b64b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R18f0d3ae526c4199" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rca0ed294a76a48a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc0b8b829238473e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R62147f7c7bd34a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ebdc9ae5c6c4e83" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rfd145219e7a243c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf930eb54c1ee44a5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R5137f5ffe008400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04f5213c0c9b4232" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdddcf16eb1f94eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R013661f59b1d419f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R80f3af1a4950425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R624565880b0a4033" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbaee64c83e744159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c83cd2fec4b46d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R28a4ae4ee8b14fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde8c74365c0e475c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd0c382e2f92a450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R57d5f6c249954580" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7b3c47671d0b4f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9964cf7151fb41fc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd52443edadd14b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06bdab9d76d045de" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3114,100 +3114,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3d3a3c0393974b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf8b8a113d24c4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3dfd22348fa2483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rfcf8cd61a7834472" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1c672e7b5bc1450a" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5a15b5d576034bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R347ac60e75f74967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R60131a0c7df24b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3075c91927d548a3" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R00f5dfcbc3044389" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf8b8a113d24c4bef"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R347ac60e75f74967"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3dfd22348fa2483d"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R60131a0c7df24b47"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4233,116 +4233,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rfcf8cd61a7834472"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3075c91927d548a3"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R83412774f2db4b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R19721561599c43bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0cb7efdf134046e8" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R45675f265fde41f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R73dab8c39e424796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d13f9109f034e04" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R19721561599c43bd"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0cb7efdf134046e8"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R73dab8c39e424796"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9d13f9109f034e04"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4406,132 +4406,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb15354cd751f485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6e95c486202d4df3" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree6aee95f459450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R713a6b0e13b54970" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra838531f955f4fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R801af81fc2504e7a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Refff9e808f224a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R925444be1c1c47ed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae5dca67b8914d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R846e4f55ebb94cc6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6168d97ab6c4303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R57792edfd42e4f86" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c282d19d282482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R15e54f21702845f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0582554ced734592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R4a7b6776f87448ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7cf69d0325874752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R0c8645ac6cae45d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3bc22945886b44f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R7841e866cac64625" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18592fdb628a4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R4700fbdbce1d4f0a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R29da7fd564914b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rfcccff30536d46a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4e3714e3281944fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Re115541c596042f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R598f8e3a55394b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R14b04e7fed4c469e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd975abd988654826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rfced28d08fbf4473" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3dc400c9641846a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R15035be028a74a3a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0bcaab9acb6d4e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R4f46f2c8b40f4fa7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0bab0c31afed42f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R27aa5239819a42a4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra932e88817f141f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R087d2d87bd874c30" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde4b3bac007c497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R6b3eac43e4744ae0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5bb4df3a67e64dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R8aed93d7fc85419b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c369babc9da4295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rf647cfce81184b8f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R25fbba40f1f649e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rccde538224094b9f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8528d9e2b1244357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R3cf3bb4cea5e4d7e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R26b8c3f2deef40ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rf5b0cf1c05d84ea2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf1f49c5348274691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rd3e431c22f7f4a00" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a2dd38f9837435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R4fcf2201050840db" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R46ebb01e36654ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R64fe674c67f849bf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d7b84ea2b454f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R81c5f9e6c7934492" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6bb0e31583d6400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7b5629f799b34840" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4549,65 +4549,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書第7章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ezekiel 7 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4625,179 +4629,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 7:9  |  Ezekiel 7:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我眼必不顧惜你，也不可憐你，必按你所行的報應你，照你中間可憎的事刑罰你。你就知道擊打你的是我耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And mine eye shall not spare, neither will I have pity: I will recompense thee according to thy ways and thine abominations that are in the midst of thee; and ye shall know that I am the LORD that smiteth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4817,183 +4783,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 7:10  |  Ezekiel 7:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「看哪，看哪，日子快到了；所定的災已經發出！杖已經開花，驕傲已經發芽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold the day, behold, it is come: the morning is gone forth; the rod hath blossomed, pride hath budded.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5009,183 +4937,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 7:11  |  Ezekiel 7:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>強暴興起，成了罰惡的杖。以色列人，或是他們的群眾，或是他們的財寶，無一[存留]；他們中間也沒有得尊榮的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Violence is risen up into a rod of wickedness: none of them shall remain, nor of their multitude, nor of any of theirs: neither shall there be wailing for them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5201,183 +5091,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 7:12  |  Ezekiel 7:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>時候到了，日子近了，買主不可歡喜，賣主不可愁煩，因為烈怒已經臨到他們眾人身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The time is come, the day draweth near: let not the buyer rejoice, nor the seller mourn: for wrath is upon all the multitude thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5393,183 +5245,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 7:13  |  Ezekiel 7:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>賣主雖然存活，卻不能歸回再得所賣的，因為這異象關乎他們眾人。誰都不得歸回，也沒有人在他的罪孽中堅立自己。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the seller shall not return to that which is sold, although they were yet alive: for the vision is touching the whole multitude thereof, which shall not return; neither shall any strengthen himself in the iniquity of his life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5585,183 +5399,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 7:14  |  Ezekiel 7:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「他們已經吹角，預備齊全，卻無一人出戰，因為我的烈怒臨到他們眾人身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They have blown the trumpet, even to make all ready; but none goeth to the battle: for my wrath is upon all the multitude thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5777,179 +5553,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 7:15  |  Ezekiel 7:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在外有刀劍；在內有瘟疫、饑荒。在田野的，必遭刀劍而死；在城中的，必有饑荒、瘟疫吞滅他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sword is without, and the pestilence and the famine within: he that is in the field shall die with the sword; and he that is in the city, famine and pestilence shall devour him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5969,183 +5707,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 7:16  |  Ezekiel 7:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其中所逃脫的就必逃脫，各人因自己的罪孽在山上發出悲聲，好像谷中的鴿子哀鳴。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But they that escape of them shall escape, and shall be on the mountains like doves of the valleys, all of them mourning, every one for his iniquity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6161,183 +5861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 7:17  |  Ezekiel 7:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>手都發軟，膝弱如水。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All hands shall be feeble, and all knees shall be weak as water.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6353,183 +6015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 7:18  |  Ezekiel 7:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要用麻布束腰，被戰兢所蓋；各人臉上羞愧，頭上光禿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall also gird themselves with sackcloth, and horror shall cover them; and shame shall be upon all faces, and baldness upon all their heads.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6545,183 +6169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 7:1  |  Ezekiel 7:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的話又臨到我說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moreover the word of the LORD came unto me, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6737,183 +6323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 7:19  |  Ezekiel 7:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們要將銀子拋在街上，金子看如污穢之物。當耶和華發怒的日子，他們的金銀不能救他們，不能使心裏知足，也不能使肚腹飽滿，因為這金銀作了他們罪孽的絆腳石。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall cast their silver in the streets, and their gold shall be removed: their silver and their gold shall not be able to deliver them in the day of the wrath of the LORD: they shall not satisfy their souls, neither fill their bowels: because it is the stumblingblock of their iniquity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6929,179 +6477,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 7:20  |  Ezekiel 7:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>論到耶和華妝飾華美[的殿]，他建立得威嚴，他們卻在其中製造可憎可厭的偶像，所以[這殿]我使他們看如污穢之物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As for the beauty of his ornament, he set it in majesty: but they made the images of their abominations and of their detestable things therein: therefore have I set it far from them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7121,183 +6631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 7:21  |  Ezekiel 7:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必將[這殿]交付外邦人為掠物，交付地上的惡人為擄物；他們也必褻瀆[這殿]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will give it into the hands of the strangers for a prey, and to the wicked of the earth for a spoil; and they shall pollute it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7313,183 +6785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 7:22  |  Ezekiel 7:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必轉臉不顧以色列人，他們褻瀆我隱密之[所]，強盜也必進去褻瀆。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My face will I turn also from them, and they shall pollute my secret place: for the robbers shall enter into it, and defile it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7505,183 +6939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 7:23  |  Ezekiel 7:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「要製造鎖鍊；因為這地遍滿流血的罪，城邑充滿強暴的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Make a chain: for the land is full of bloody crimes, and the city is full of violence.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7697,183 +7093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 7:24  |  Ezekiel 7:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，我必使列國中最惡的人來佔據他們的房屋；我必使強暴人的驕傲止息，他們的聖所都要被褻瀆。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore I will bring the worst of the heathen, and they shall possess their houses: I will also make the pomp of the strong to cease; and their holy places shall be defiled.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7889,183 +7247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 7:25  |  Ezekiel 7:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>毀滅臨近了；他們要求平安，卻無平安可得。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Destruction cometh; and they shall seek peace, and there shall be none.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8081,179 +7401,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 7:26  |  Ezekiel 7:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>災害加上災害，風聲接連風聲；他們必向先知求異象，但祭司講的律法、長老設的謀略都必斷絕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mischief shall come upon mischief, and rumour shall be upon rumour; then shall they seek a vision of the prophet; but the law shall perish from the priest, and counsel from the ancients.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8273,183 +7555,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 7:27  |  Ezekiel 7:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>君要悲哀，王要披淒涼為衣，國民的手都發顫。我必照他們的行為待他們，按他們應得的審判他們，他們就知道我是耶和華。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The king shall mourn, and the prince shall be clothed with desolation, and the hands of the people of the land shall be troubled: I will do unto them after their way, and according to their deserts will I judge them; and they shall know that I am the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8465,183 +7709,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 7:2  |  Ezekiel 7:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「人子啊，主耶和華對以色列地如此說：結局到了，結局到了地的四境！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Also, thou son of man, thus saith the Lord GOD unto the land of Israel; An end, the end is come upon the four corners of the land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8657,183 +7863,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 7:3  |  Ezekiel 7:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在你的結局已經臨到，我必使我的怒氣歸與你，也必按你的行為審判你，照你一切可憎的事刑罰你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now is the end come upon thee, and I will send mine anger upon thee, and will judge thee according to thy ways, and will recompense upon thee all thine abominations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8849,179 +8017,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 7:4  |  Ezekiel 7:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我眼必不顧惜你，也不可憐你，卻要按你所行的報應你，照你中間可憎的事刑罰你。你就知道我是耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And mine eye shall not spare thee, neither will I have pity: but I will recompense thy ways upon thee, and thine abominations shall be in the midst of thee: and ye shall know that I am the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9041,183 +8171,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 7:5  |  Ezekiel 7:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「主耶和華如此說：有一災，獨有一災；看哪，臨近了！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the Lord GOD; An evil, an only evil, behold, is come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9233,183 +8325,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 7:6  |  Ezekiel 7:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>結局來了，結局來了，向你興起。看哪，來到了！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>An end is come, the end is come: it watcheth for thee; behold, it is come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9425,183 +8479,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 7:7  |  Ezekiel 7:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>境內的居民哪，所定的災臨到你，時候到了，日子近了，乃是鬨嚷並非在山上歡呼的日子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The morning is come unto thee, O thou that dwellest in the land: the time is come, the day of trouble is near, and not the sounding again of the mountains.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9617,179 +8633,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以西結書 7:8  |  Ezekiel 7:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我快要將我的忿怒傾在你身上，向你成就我怒中所定的，按你的行為審判你，照你一切可憎的事刑罰你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now will I shortly pour out my fury upon thee, and accomplish mine anger upon thee: and I will judge thee according to thy ways, and will recompense thee for all thine abominations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>