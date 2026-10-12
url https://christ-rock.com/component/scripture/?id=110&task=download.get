--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -51,119 +51,119 @@
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra7497d85675b46b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R966734ca84aa4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf8681192d3fb4d4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re16b615708ae4062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra8bccf7632e742a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf494d15d35744259" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd5a28b7c9ad64c4c"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc6934ef2d70d4d04"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rfc6b866268f64b17"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd172310782814017"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rbb38a61e723f49db"/>
-[...25 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Red8240803add4c12"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R3f7a9eadd6634a02"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R1ec5da2ff50b4a68"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R44a93935a8c5475b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R2f49701aced6489d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R661fb93119df4ff4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R574c351c4f9f4308"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd5ed6932106244ef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R0ea5a5040b36425f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R6be28ddfd52c4a51"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Ra9d75ee31abf43e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R5ba4d6b5008e49e0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R7d2053b49c274b8f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rd589eb5dda8744c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R12a603067afd4666"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R1fbfa0c95a7a406e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R7b6346c4390041ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Ra7c39ed860064a65"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R63bb89bdb877419a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R7614002e1e0940d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rc0dffdf438134fb7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R72fd7cae3eb84304"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R2f3752248fa747ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Re8008524eeca4df0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R9e9d77788f7b4d5d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rfeac5196d5c44e21"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rcfcf96b3075c4719"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R2b885152ab9e4a9e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rdf4c3b10b2da4f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd5a28b7c9ad64c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc6b866268f64b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb81fe38413ce4568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8f664d1943774b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbb38a61e723f49db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbb4481409e4b4865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R91e4f69442054e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5268d3ecea0a475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd246bc953e824c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3c011e7a56434c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0b64513f58364f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6a00d74e40874e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdfd3632537be4741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R115e68c8e1464bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc60f4bfa03854e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R557647e0ea4d428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd50019ef0dfb418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb37c2dfc15db4030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd1766a7005364b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rcbc0f4f3f5a44e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Racc1665b04db4d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re4dd9babb5e24af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf86487a1e7c34cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R7bcb62f1779442f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R156d2eecfe2f4809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R5834b4f04b054ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R7903acdb17e14237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R99a67a7d43da44be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rd69311a68ed241fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Re541cd27d66d40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Red8240803add4c12" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R0d1bbe02199e4101" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R01a86813468041ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc6934ef2d70d4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd172310782814017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R294f34b3dedd47d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rcd8cf9ac864043ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3f7a9eadd6634a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1ec5da2ff50b4a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R44a93935a8c5475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2f49701aced6489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R661fb93119df4ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R574c351c4f9f4308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd5ed6932106244ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0ea5a5040b36425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6be28ddfd52c4a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra9d75ee31abf43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5ba4d6b5008e49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7d2053b49c274b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd589eb5dda8744c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R12a603067afd4666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R1fbfa0c95a7a406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7b6346c4390041ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra7c39ed860064a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R63bb89bdb877419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R7614002e1e0940d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc0dffdf438134fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R72fd7cae3eb84304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R2f3752248fa747ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re8008524eeca4df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R9e9d77788f7b4d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rfeac5196d5c44e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rcfcf96b3075c4719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R2b885152ab9e4a9e" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc958af4db7414a3d" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -367,129 +367,129 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re68aa4d63d9648d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R24270772841140f3" /></Relationships>
-[...77 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R91416c565be447d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R79efc0e8b7484ab6" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9f929ce856d94013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ca4687f28a54b78" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0e4f9010935b4714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Read92f944fd04214" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R25bf1123665149fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf413d74cd30486b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R98f8415379a844b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb890482ce1954676" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R40251b7cd68f40af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0039355a5d444a61" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0fad544dbd81413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b6354f0238c4d8e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Reb812199992a4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R473d1a0e77f04007" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb0727b02d13440db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9dbb560d68854d45" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7787ca9f4e2c45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R663b877e410740be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5593a45c4b104a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4033c4694995419b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc0cc3280d98a4af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R840238c8e0724f0d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4b0f4d513720413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b8149b30f5a40e3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R633bb37ef2a3469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8befa2ad405c44f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R5a4ec6166b05468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb65ce3d5cfa447af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R17d30dff0749449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3aca5010862e42a4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R44aae3ee3f97467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd2861c9fa5904184" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R335cb49d9db24830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R33b12790503c494b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb028dc398e664ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R24f0b7896a59407c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ra22aa675eb9c4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re86f171314724073" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rb4d89b8358bc40aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R901d7f7bb9a044fa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R973d3034199a4767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd52b8b54c928400f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R676ddee76e03444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra31419af94914ec8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0d462bb4c0bc4b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87d7c7b13b254eec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R57a88e7da2a84fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R58f7bb5f9b4c497d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1e50c972e7e84a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88e450bdf8df4ac4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rdcde67d0188f4ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rea71f713eab64ccb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R55a1cbac226f4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a09ec587ad141c6" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3013,100 +3013,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcda5c0bef2214836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8a2d951d44da4c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6d9af6d255be44e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra07287959a264586" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re870e1ddab154cdf" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R15c8819527324994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rbdcdc33939434a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R143c01975c02461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1651ca63fa6b471b" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R41e233b93c1a47c2" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8a2d951d44da4c7d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbdcdc33939434a08"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6d9af6d255be44e0"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R143c01975c02461f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4132,116 +4132,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra07287959a264586"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1651ca63fa6b471b"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R53c0c841e39b473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R920e4674860d4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb6a59b7d8f7743a7" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R646afefad998451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3837360070924e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R81819f5005ac431a" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R920e4674860d4464"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb6a59b7d8f7743a7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3837360070924e91"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R81819f5005ac431a"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4305,129 +4305,129 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R982505e571e74c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rfdfda0347a1947f5" /></Relationships>
-[...77 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2db3a647ebe4499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1c5a3a0ebba2401a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a33009501a54e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rce706c94065f45d2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7af4582413dc4d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R2aee909de3cf4a6a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c5caabe3ec447eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rbc281ff805714ef6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra025b5446e634960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rc73f387d6a174260" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf85c20beccb4bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rf04d764a13dd471c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R483b8ca8ee4f4316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rb3fca920b9ac4d3e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7cac3329a89c4cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Re4203dda2b134211" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb486d5643fee4865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R405248c4a84d4a14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R10f352ac09a047da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R4512c1e7a51d4c5b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b8e795adc2c4c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rfe6d93c362194fbc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc80627c96abd49b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R44979e84ba964bf2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ba415a669fa4024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R93c8969fe40a45de" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f0fb2ed9cc04b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rccf105571f364225" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2941da4b0074904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R4712da60f8784dcf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R424925510da748b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rdac2710a8d354b25" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R813132a3613f406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rae707c89502e4c0d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R32cec4ba2a9840d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rfcd5583e539d4fae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R727d23cf2f6a45e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R8a73561d29514cee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9684b5565c504806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R06f9888ffa274139" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2861da5c3294aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R092f259808ab4d8e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R137fb1edbe3248b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R9e273b5cc07048e0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49dc2889aac145e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R8318895fd6ac40ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R634ed2e058fe4d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R251dc301908d4981" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd37ab83b04914102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R00eb436a0a60433f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f65d34588db4afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rb2550ac5d6274cb2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e9195444167465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R178d148d09434a9e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R80a168957a53446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra6f3fa1e0da1474f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4445,65 +4445,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書第2章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>2 Timothy 2 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4521,183 +4525,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 2:9  |  2 Timothy 2:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我為這福音受苦難，甚至被捆綁，像犯人一樣。然而神的道卻不被捆綁。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Where in I suffer trouble, as an evil doer, even unto bonds; but the word of God is not bound.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4713,183 +4679,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 2:10  |  2 Timothy 2:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，我為選民凡事忍耐，叫他們也可以得着那在基督耶穌裏的救恩和永遠的榮耀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore I endure all things for the elect’s sakes, that they may also obtain the salvation which is in Christ Jesus with eternal glory.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4905,183 +4833,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 2:11  |  2 Timothy 2:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有可信的話說： 我們若與基督同死，也必與他同活；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is a faithful saying: For if we be dead with him, we shall also live with him:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5097,183 +4987,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 2:12  |  2 Timothy 2:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們若[能]忍耐，也必和他一同作王。 我們若不認他，他也必不認我們；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If we suffer, we shall also reign with him: if we deny him, he also will deny us:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5289,183 +5141,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 2:13  |  2 Timothy 2:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們縱然失信，他仍是可信的， 因為他不能背乎自己。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If we believe not, yet he abideth faithful: he can not deny himself.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5481,183 +5295,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 2:14  |  2 Timothy 2:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要使眾人回想這些事，在主面前囑咐他們：不可為言語爭辯；這是沒有益處的，只能敗壞聽見的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of these things put them in remembrance, charging them before the Lord that they strive not about words to no profit, but to the subverting of the hearers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5673,183 +5449,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 2:15  |  2 Timothy 2:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你當竭力在神面前得蒙喜悅，作無愧的工人，按着正意分解真理的道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Study to shew thyself approved unto God, a workman that needeth not to be ashamed, rightly dividing the word of truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5865,183 +5603,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 2:16  |  2 Timothy 2:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但要遠避世俗的虛談，因為這等人必進到更不敬虔的地步。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But shun profane and vain babblings: for they will increase unto more ungodliness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6057,183 +5757,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 2:17  |  2 Timothy 2:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們的話如同毒瘡，越爛越大；其中有許米乃和腓理徒，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And their word will eat as doth a canker: of whom is Hymenaeus and Philetus;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6249,183 +5911,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 2:18  |  2 Timothy 2:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們偏離了真道，說復活的事已過，就敗壞好些人的信心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who concerning the truth have erred, saying that the resurrection is past already; and overthrow the faith of some.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6441,183 +6065,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 2:1  |  2 Timothy 2:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我兒啊，你要在基督耶穌的恩典上剛強起來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou therefore, my son, be strong in the grace that is in Christ Jesus.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6633,183 +6219,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 2:19  |  2 Timothy 2:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，神堅固的根基立住了；上面有這印記說：「主認識誰是他的人」；又說：「凡稱呼主名的人總要離開不義。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Nevertheless the foundation of God standeth sure, having this seal, The Lord knoweth them that are his. And, Let every one that nameth the name of Christ depart from iniquity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6825,183 +6373,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 2:20  |  2 Timothy 2:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在大戶人家，不但有金器銀器，也有木器瓦器；有作為貴重的，有作為卑賤的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But in a great house there are not only vessels of gold and of silver, but also of wood and of earth; and some to honour, and some to dishonour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7017,183 +6527,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 2:21  |  2 Timothy 2:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人若自潔，脫離卑賤的事，就必作貴重的器皿，成為聖潔，合乎主用，預備行各樣的善事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If a man therefore purge himself from these, he shall be a vessel unto honour, sanctified, and meet for the master’s use, and prepared unto every good work.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7209,183 +6681,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 2:22  |  2 Timothy 2:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要逃避少年的私慾，同那清心禱告主的人追求公義、信德、仁愛、和平。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Flee also youthful lusts: but follow righteousness, faith, charity, peace, with them that call on the Lord out of a pure heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7401,183 +6835,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 2:23  |  2 Timothy 2:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟有那愚拙無學問的辯論，總要棄絕，因為知道這等事是起爭競的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But foolish and unlearned questions avoid, knowing that they do gender strifes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7593,183 +6989,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 2:24  |  2 Timothy 2:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而主的僕人不可爭競，只要溫溫和和地待眾人，善於教導，存心忍耐，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the servant of the Lord must not strive; but be gentle unto all men, apt to teach, patient,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7785,183 +7143,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 2:25  |  2 Timothy 2:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>用溫柔勸戒那抵擋的人；或者神給他們悔改的心，可以明白真道，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In meekness instructing those that oppose themselves; if God peradventure will give them repentance to the acknowledging of the truth;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7977,183 +7297,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 2:26  |  2 Timothy 2:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>叫他們這已經被魔鬼任意擄去的，可以醒悟，脫離他的網羅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And that they may recover themselves out of the snare of the devil, who are taken captive by him at his will.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8169,183 +7451,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 2:2  |  2 Timothy 2:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你在許多見證人面前聽見我所教訓的，也要交託那忠心能教導別人的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the things that thou hast heard of me among many witnesses, the same commit thou to faithful men, who shall be able to teach others also.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8361,183 +7605,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 2:3  |  2 Timothy 2:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要和[我]同受苦難，好像基督耶穌的精兵。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou therefore endure hardness, as a good soldier of Jesus Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8553,183 +7759,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 2:4  |  2 Timothy 2:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡在軍中當兵的，不將世務纏身，好叫那招他當兵的人喜悅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>No man that warreth entangleth himself with the affairs of this life; that he may please him who hath chosen him to be a soldier.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8745,183 +7913,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 2:5  |  2 Timothy 2:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人若在場上比武，非按規矩，就不能得冠冕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if a man also strive for masteries, yet is he not crowned, except he strive lawfully.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8937,183 +8067,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 2:6  |  2 Timothy 2:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>勞力的農夫理當先得糧食。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The husbandman that laboureth must be first partaker of the fruits.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9129,183 +8221,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 2:7  |  2 Timothy 2:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我所說的話，你要思想，因為凡事主必給你聰明。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Consider what I say; and the Lord give thee understanding in all things.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9321,183 +8375,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 2:8  |  2 Timothy 2:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要記念耶穌基督乃是大衛的後裔，他從死裏復活，正合乎我所傳的福音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remember that Jesus Christ of the seed of David was raised from the dead according to my gospel:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>