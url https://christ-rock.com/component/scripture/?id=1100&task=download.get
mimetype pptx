--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -21,104 +21,104 @@
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R42826d9847744e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5bc5e6b09ff642e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7d13a325b15c4fa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0179c3ceaebb4a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R022b610b444044b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R06773983d3994e86" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3a956c37906f4c33"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rfe0d69d33b0b41cd"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rcf028af50256429a"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd37cf3c412464696"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rafc8ce03870e41f2"/>
-[...10 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rbbc0e3bb14164201"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R99f9e444bcad4769"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Re8b8e987bdcf4f53"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R386ed78e4e174106"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rb363f97008864654"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rf9b41aff8a5b4701"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R37914137e11a484a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R0c38cde32a1a4152"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R5c7f90cce1794930"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R142ba291f49649a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R2f3d6285a4ac4868"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R157861ee1e184c0a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R74e79abde58c42e5"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8aa51fadf8d64a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3a956c37906f4c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf028af50256429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rdb034b6e4efe4acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R69a2a89f2d5a4961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rafc8ce03870e41f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R560b91d6b31f4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6d902743a9054ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R57d7297f2ff049bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5aa01fd6159b4c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbf30e3ed6a804f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbfb58d4014ad4cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2fcb9c700eae4c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re83aed0457a8425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R48aa1e9c1d5a419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R75a5aaf76db34a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rbbc0e3bb14164201" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1121636d219544a6" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf1facd77160a46f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfe0d69d33b0b41cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd37cf3c412464696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8fc8db1f5cea48d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R862b575a405a4f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R99f9e444bcad4769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re8b8e987bdcf4f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R386ed78e4e174106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb363f97008864654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf9b41aff8a5b4701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R37914137e11a484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0c38cde32a1a4152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5c7f90cce1794930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R142ba291f49649a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2f3d6285a4ac4868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R157861ee1e184c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R74e79abde58c42e5" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rbb099b92163c4244" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -322,84 +322,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf71735bc968c4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfa09bd02612a4d22" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R691a69376fe44cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R063849499e1748fc" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra17908abe8fc466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87fe1fe4598b47a5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf90b20af7c184196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raaafc880817e40a4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf9cabd6e03974a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re2f94a0491854196" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb900c4e5f8294958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra3352a2fd5cb4bca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R519ca30336b64fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R683afb73a6f54ffb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2719bca71cdc4c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R93546427904d42b9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9f32cbd597024f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R193004adf1c8498c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R37dea5e70fdc465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re37d1f588f79496a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R634fd114c6ba463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5fb7ab6afb042f5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7fa138b64ad34e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c7107fb44184979" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7cbe5b8fc0224d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d2a49335ffc45c9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2dcf35e787e94c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdd6fa05c76254ea9" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1498,100 +1498,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1ceaff18ece34a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R01ddaddb0e624e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R449ef51b6c61451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7ffb13ec5458437f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf63c62be16cb4bee" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1a701c58b4ce4342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re9d87819d3cf4cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R781c7bfa05cd4e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R26a27500bf7741dc" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0a1065667725488d" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R01ddaddb0e624e64"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re9d87819d3cf4cba"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R449ef51b6c61451b"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R781c7bfa05cd4e1a"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2617,116 +2617,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7ffb13ec5458437f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R26a27500bf7741dc"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R2ebc6d2b54524f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R279121425f004448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe75a29aac774363" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R05758f368aed4e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7d0b0335a9a04182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ede12b03c12467b" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R279121425f004448"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rbe75a29aac774363"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7d0b0335a9a04182"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6ede12b03c12467b"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2790,84 +2790,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7af4375c32e34ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1dc01213758944a5" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R35dcfa2906c14df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re0a1d191680644e3" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R813db21603bf45f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R45b1f9706c8942cf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2cee867c34354434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R7186a6deb0a849e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36c68ed9f1c04794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R35edcb4afd9a4390" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2838d40eedc146e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R94eb2f6bc209403f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39a82520bc044afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rf321c94eeae9487d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae0ca6eabee94a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rcd781d4b6733432e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc649030e92ac4dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rf15042b465214f33" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf30f4229e92340ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R397fff00ccac43db" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc420745e534345b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R88faddfe4ef14d47" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc39890859b74c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R57377c47736f47ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R596eb33cf1b14a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rb00bcc6c0b5c45fa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0aa13900741a425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rbaf4657844414788" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2885,65 +2885,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下第19章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>2 Chronicles 19 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2961,183 +2965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 19:9  |  2 Chronicles 19:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約沙法囑咐他們說：「你們當敬畏耶和華，忠心誠實辦事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he charged them, saying, Thus shall ye do in the fear of the LORD, faithfully, and with a perfect heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3153,183 +3119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 19:10  |  2 Chronicles 19:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>住在各城裏你們的弟兄，若有爭訟的事來到你們這裏，或為流血，或犯律法、誡命、律例、典章，你們要警戒他們，免得他們得罪耶和華，以致他的忿怒臨到你們和你們的弟兄；這樣行，你們就沒有罪了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And what cause soever shall come to you of your brethren that dwell in their cities, between blood and blood, between law and commandment, statutes and judgments, ye shall even warn them that they trespass not against the LORD, and so wrath come upon you, and upon your brethren: this do, and ye shall not trespass.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3345,183 +3273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 19:11  |  2 Chronicles 19:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡屬耶和華的事，有大祭司亞瑪利雅管理你們；凡屬王的事，有猶大支派的族長以實瑪利的兒子西巴第雅管理你們；在你們面前有利未人作官長。你們應當壯膽辦事，願耶和華與善人同在。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And, behold, Amariah the chief priest is over you in all matters of the LORD; and Zebadiah the son of Ishmael, the ruler of the house of Judah, for all the king’s matters: also the Levites shall be officers before you. Deal courageously, and the LORD shall be with the good.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3537,183 +3427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 19:1  |  2 Chronicles 19:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶大王約沙法平平安安地回耶路撒冷，到宮裏去了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jehoshaphat the king of Judah returned to his house in peace to Jerusalem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3729,179 +3581,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 19:2  |  2 Chronicles 19:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>先見哈拿尼的兒子耶戶出來迎接約沙法王，對他說：「你豈當幫助惡人，愛那恨惡耶和華的人呢？因此耶和華的忿怒臨到你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jehu the son of Hanani the seer went out to meet him, and said to king Jehoshaphat, Shouldest thou help the ungodly, and love them that hate the LORD? therefore is wrath upon thee from before the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3921,183 +3735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 19:3  |  2 Chronicles 19:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而你還有善行，因你從國中除掉木偶，立定心意尋求神。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Nevertheless there are good things found in thee, in that thou hast taken away the groves out of the land, and hast prepared thine heart to seek God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4113,183 +3889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 19:4  |  2 Chronicles 19:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約沙法住在耶路撒冷，以後又出巡民間，從別是巴直到以法蓮山地，引導民歸向耶和華－他們列祖的神；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jehoshaphat dwelt at Jerusalem: and he went out again through the people from Beer-sheba to mount Ephraim, and brought them back unto the LORD God of their fathers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4305,183 +4043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 19:5  |  2 Chronicles 19:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又在猶大國中遍地的堅固城裏設立審判官，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he set judges in the land throughout all the fenced cities of Judah, city by city,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4497,183 +4197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 19:6  |  2 Chronicles 19:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>對他們說：「你們辦事應當謹慎；因為你們判斷不是為人，乃是為耶和華。判斷的時候，他必與你們同在。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And said to the judges, Take heed what ye do: for ye judge not for man, but for the LORD, who is with you in the judgment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4689,183 +4351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 19:7  |  2 Chronicles 19:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在你們應當敬畏耶和華，謹慎辦事；因為耶和華－我們的神沒有不義，不偏待人，也不受賄賂。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore now let the fear of the LORD be upon you; take heed and do it: for there is no iniquity with the LORD our God, nor respect of persons, nor taking of gifts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4881,179 +4505,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 19:8  |  2 Chronicles 19:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約沙法從利未人和祭司，並以色列族長中派定人，在耶路撒冷為耶和華判斷，聽[民間的]爭訟，就回耶路撒冷去了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moreover in Jerusalem did Jehoshaphat set of the Levites, and of the priests, and of the chief of the fathers of Israel, for the judgment of the LORD, and for controversies, when they returned to Jerusalem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>