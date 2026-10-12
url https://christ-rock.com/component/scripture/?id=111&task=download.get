--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -43,115 +43,115 @@
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra08ed1fb3dda49ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R04353989fadf4bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc4d50d26ed834b50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0c00214bb1414f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb025386dec9440a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R60ca5e42b2074451" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc5a9bd6987b645e2"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rfbfff1a814d340da"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf7a2ab060857434b"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf1a176fbfd954c91"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra63c5588fcc84e28"/>
-[...21 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R53f821cfc68a4476"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re91b9b4a65ca401d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R24f23c8bd3914e89"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R86d9dce749814c84"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R289b092df09d40fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rc7d40dcd5dd340cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf14093f8775e424d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R0d9bfc21cecb400d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R5518852af63d4392"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R376e5034ba2d4b79"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R28b821fde11d4bf0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Re7725761c1be49a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R48472a4c3f55463e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rde73976a84fb4ae2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R607b41ed72304384"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rd218d226f129454e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R330a9771d2614fdc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R787727171833415d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R448206833ea74a4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R002b166649b147f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R8e6e4a3bc9c34c5c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R6c49402b251e4668"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R50f8a00ccf6f46dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R11079b3226b448f7"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R795a9f99889c47be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc5a9bd6987b645e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7a2ab060857434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rec0ef1b8ea96464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R95f829125e554677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra63c5588fcc84e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R924b09df953e4efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9f3dd6226fe04cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4fadab5528ef4084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R20f6be2577df4109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8e463d6124a043cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R24485d5d0d33421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0e06175ba9814a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1861f7db91794645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1a667522ce114d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdd379144d3854515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R33a729b54ca341b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9a83a45b7f724d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R100e98a0125b48e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rff152122c277457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd74ff0b9e9be4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rdf8122a4b5714837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rea7f11a825484865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R18911fb0b64e4d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rac7c80efa8644ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7c0f79b205304c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R3de26383859d43d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R53f821cfc68a4476" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2ba1f2f649ae41dc" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rdf6be63a32b344d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfbfff1a814d340da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf1a176fbfd954c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd3a865734c114f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R37ff94b49fdb43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re91b9b4a65ca401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R24f23c8bd3914e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R86d9dce749814c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R289b092df09d40fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc7d40dcd5dd340cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf14093f8775e424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0d9bfc21cecb400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5518852af63d4392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R376e5034ba2d4b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R28b821fde11d4bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re7725761c1be49a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R48472a4c3f55463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rde73976a84fb4ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R607b41ed72304384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd218d226f129454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R330a9771d2614fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R787727171833415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R448206833ea74a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R002b166649b147f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R8e6e4a3bc9c34c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6c49402b251e4668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R50f8a00ccf6f46dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R11079b3226b448f7" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re2d76d37a5564b6d" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -355,117 +355,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9570dec6081e40b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra799d76085a64cb1" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9ed12dab14e945c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R69428bbf3c50465b" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R033f0aa2a91248f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R663b395c97f74d71" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd51ffac6bdea40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdfc5530aba554ed8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd7aa6e395d8348df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R12ee77bbe42e46b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R74d2e505959b4f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f26e364292b46d4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R67fec0bdf8ad4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R24c6a566b64f4aa8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7216e2a8e9634af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ed9f345dee3414a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6f7c44944e3141a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2047c90dd2214bd3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1c808c2dd22c48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2727137321474904" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R1639af1b150444df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbfe76dcd23cd40e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb5182c75c2ce4046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf19de663b4d4943" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R14201d19865f46ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5052ae185f724df5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R963ff036b8554ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rea986a6ebe1e4329" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R83bd5a95fab948f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R80cd7dfdbeb14e24" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R628756c647574221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R41f9ca8b08ce4e84" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R18af622c2acb4043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd6166c93814d45bc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd2e6b404dd364a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R10d84f47af664222" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ref7c98f0e94048b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6472e42b3f504d0b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf7f8e1f349cf44f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbfc30cd0b42a475f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R11812d8c95ed454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdad8e087106846c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R21a02c3c35a34a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R331424a2db8b42e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R265c3f2548264cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R75957038ab984d22" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R72a230ba48494110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R755ded7283de4d91" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0950e37ac2aa430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcff2f76c23db4357" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2609,100 +2609,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1bb7d0442c8d4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R84bc383a8b7b4bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5c72c8d284f74041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R85c0aecfea224691" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf7bc3c6a6a2e44b9" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6310d25a570d4efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R18059922701c4d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R85f5d850c0b74712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rfc427cd35940476b" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcfff52ba047d4bcb" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R84bc383a8b7b4bf0"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R18059922701c4d14"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5c72c8d284f74041"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R85f5d850c0b74712"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3728,116 +3728,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R85c0aecfea224691"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rfc427cd35940476b"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R709e77c8f0894c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R18e1b69b5262436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c7c0384feb4471f" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Red972b7ea77a4147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R65cbb4fbc9574642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2bba17222e24d20" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R18e1b69b5262436e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3c7c0384feb4471f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R65cbb4fbc9574642"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf2bba17222e24d20"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3901,117 +3901,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70b67bb1f2de41ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R19ba2b0c791a4b8c" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R468c4b2c49864cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2c8a335bcf074bc8" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R86e5cebdeb144cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1ecab64d6b9f4564" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3bb82f2ecc5408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Ra8b6c51298a84231" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra8e3b02753094bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R698dda78edaf4e19" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42320eb363e74aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R31e364cea6c044ac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d79dd31556e47b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R2c08e07ea4df47da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re168c98a7b114716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R827cccea18aa492c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11de0dc1e4e14c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R741a407d8cfe47fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbca6797bcfef4684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R4814c88d03e24380" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd5d2bdbaeb84316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Ra7d42e29bce44ea4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d8f083661094579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R54e71e5e3ed34b63" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reebe7afaa7cc4b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R96bae3e66c254957" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R180675f338df4cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R000d6988fb41497f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c2865729fa04025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R276686c5f2b145ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R225961308c644359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R017a013a41da43bf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R081e9842ec814591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R93fe1b2280fa4ffe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rffb217cb320644cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R759c205e1ba54138" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa84283bd87540ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R88e139a3267a4572" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcc639139dbb249b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R28d8ca7c858743a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7dc7fdecdd6e408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rd4e120bde4c1495c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R91fce990da994d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R8fb52bc17371478c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra1009e028b404184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R97c8e7669d6a42af" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R90eed7bbd3664cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R893c6ca6b1164e6b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra5e47bf81b794218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2fccc55806a54b89" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4029,65 +4029,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書第4章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>2 Timothy 4 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4105,183 +4109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 4:9  |  2 Timothy 4:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要趕緊地到我這裏來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Do thy diligence to come shortly unto me:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4297,183 +4263,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 4:10  |  2 Timothy 4:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為底馬貪愛現今的世界，就離棄我往帖撒羅尼迦去了；革勒士往加拉太去；提多往撻馬太去；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For Demas hath forsaken me, having loved this present world, and is departed unto Thessalonica; Crescens to Galatia, Titus unto Dalmatia.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4489,183 +4417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 4:11  |  2 Timothy 4:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>獨有路加在我這裏。你來的時候，要把馬可帶來，因為他在傳道的事上於我有益處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Only Luke is with me. Take Mark, and bring him with thee: for he is profitable to me for the ministry.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4681,183 +4571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 4:12  |  2 Timothy 4:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我已經打發推基古往以弗所去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Tychicus have I sent to Ephesus.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4873,183 +4725,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 4:13  |  2 Timothy 4:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我在特羅亞留於加布的那件外衣，你來的時候可以帶來，那些書也要帶來，更要緊的是那些皮卷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The cloke that I left at Troas with Carpus, when thou comest, bring with thee, and the books, but especially the parchments.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5065,183 +4879,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 4:14  |  2 Timothy 4:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>銅匠亞歷山大多多地害我；主必照他所行的報應他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Alexander the coppersmith did me much evil: the Lord reward him according to his works:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5257,183 +5033,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 4:15  |  2 Timothy 4:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你也要防備他，因為他極力敵擋了我們的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of whom be thou ware also; for he hath greatly withstood our words.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5449,183 +5187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 4:16  |  2 Timothy 4:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我初次申訴，沒有人前來幫助，竟都離棄我；但願這罪不歸與他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>At my first answer no man stood with me, but all men forsook me: I pray God that it may not be laid to their charge.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5641,179 +5341,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 4:17  |  2 Timothy 4:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟有主站在我旁邊，加給我力量，使福音被我盡都傳明，叫外邦人都聽見；我也從獅子口裏被救出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Notwithstanding the Lord stood with me, and strengthened me; that by me the preaching might be fully known, and that all the Gentiles might hear: and I was delivered out of the mouth of the lion.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5833,183 +5495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 4:18  |  2 Timothy 4:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主必救我脫離諸般的凶惡，也必救我進他的天國。願榮耀歸給他，直到永永遠遠。阿們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the Lord shall deliver me from every evil work, and will preserve me unto his heavenly kingdom: to whom be glory for ever and ever. Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6025,183 +5649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 4:1  |  2 Timothy 4:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我在神面前，並在將來審判活人死人的基督耶穌面前，憑着他的顯現和他的國度囑咐你：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I charge thee therefore before God, and the Lord Jesus Christ, who shall judge the quick and the dead at his appearing and his kingdom;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6217,183 +5803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 4:19  |  2 Timothy 4:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>問百基拉、亞居拉，和阿尼色弗一家的人安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Salute Prisca and Aquila, and the household of Onesiphorus.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6409,183 +5957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 4:20  |  2 Timothy 4:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以拉都在哥林多住下了。特羅非摩病了，我就留他在米利都。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Erastus abode at Corinth: but Trophimus have I left at Miletum sick.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6601,183 +6111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 4:21  |  2 Timothy 4:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要趕緊在冬天以前到我這裏來。有友布羅、布田、利奴、革老底亞，和眾弟兄都問你安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Do thy diligence to come before winter. Eubulus greeteth thee, and Pudens, and Linus, and Claudia, and all the brethren.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6793,183 +6265,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 4:22  |  2 Timothy 4:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願主與你的靈同在！願恩惠[常]與你們同在！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The Lord Jesus Christ be with thy spirit. Grace be with you. Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6985,183 +6419,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 4:2  |  2 Timothy 4:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>務要傳道，無論得時不得時，總要專心，並用百般的忍耐、各樣的教訓責備人，警戒人，勸勉人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Preach the word; be instant in season, out of season; reprove, rebuke, exhort with all longsuffering and doctrine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7177,183 +6573,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 4:3  |  2 Timothy 4:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為時候要到，人必厭煩純正的道理，耳朵發癢，就隨從自己的情慾增添好些師傅，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the time will come when they will not endure sound doctrine; but after their own lusts shall they heap to themselves teachers, having itching ears;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7369,183 +6727,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 4:4  |  2 Timothy 4:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且掩耳不聽真道，偏向荒渺的言語。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they shall turn away their ears from the truth, and shall be turned unto fables.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7561,183 +6881,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 4:5  |  2 Timothy 4:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你卻要凡事謹慎，忍受苦難，做傳道的工夫，盡你的職分。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But watch thou in all things, endure afflictions, do the work of an evangelist, make full proof of thy ministry.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7753,183 +7035,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 4:6  |  2 Timothy 4:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我現在被澆奠，我離世的時候到了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I am now ready to be offered, and the time of my departure is at hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7945,183 +7189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 4:7  |  2 Timothy 4:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那美好的仗我已經打過了，當跑的路我已經跑盡了，所信的道我已經守住了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have fought a good fight, I have finished my course, I have kept the faith:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8137,179 +7343,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提摩太後書 4:8  |  2 Timothy 4:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從此以後，有公義的冠冕為我存留，就是按着公義審判的主到了那日要賜給我的；不但賜給我，也賜給凡愛慕他顯現的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Henceforth there is laid up for me a crown of righteousness, which the Lord, the righteous judge, shall give me at that day: and not to me only, but unto all them also that love his appearing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>