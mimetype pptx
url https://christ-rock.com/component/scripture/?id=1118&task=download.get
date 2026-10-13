--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -37,112 +37,112 @@
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdb240fd3dc9c429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rba6b520360334fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rea9feca5ec204cb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4f088f4bde714269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc80d7f1f0f974c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R05ed5a581e844510" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0fc3249de34f4242"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6f35a80544c24ad2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1adb3edeca76495b"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd0164a388d3c4013"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R26a0ea17026b4a8a"/>
-[...18 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rf4e4436800624f08"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5f75852241c64b69"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rb74553482d8940b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R895353154c2648e5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ra561c08bc1af4ea9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Re2850ff1eeb24eed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R94af2def08d24511"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re4ce3259db3a4749"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R79e866ce622d4f82"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R8102629f1c4247b7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R63061c11c8f44b4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R32330dfe1c494f2f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Ra1446b97dd504ffa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R9590395b806a485f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R6571ef306dfe4329"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R04ee0a7ae71e41e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R165643ba62df4594"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R16fe406d7ee94238"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rb76e5c62d79d421a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R8a04ce30ac294fd6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R2f76eed1237c4630"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R6dbafece845c4765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0fc3249de34f4242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1adb3edeca76495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb2cdc51f1bd347a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R12629f60677f489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R26a0ea17026b4a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4345b2b67eb04d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb54e6c0a69e8479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R62473c2d26ae4f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6c9c8f64b2a349c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb54dd80cda144179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R76fc698625ab490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6a8f25682a364a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4442d1d7d4e94315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6601e01e45d5491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdfa6521c54ed4a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1c6c6b111a40498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R55fc1696692f4e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7894db38e23f4e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R96f4a2195331445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd28b173afbb748bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf2401a21e0ca40e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R83958725f2ef443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R587ead09a14a48d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf4e4436800624f08" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra507baa82ca54b52" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rdb6e31d96f1e487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6f35a80544c24ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd0164a388d3c4013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R06c5abb4c4164b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra6332648f1cd43ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5f75852241c64b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb74553482d8940b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R895353154c2648e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra561c08bc1af4ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re2850ff1eeb24eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R94af2def08d24511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re4ce3259db3a4749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R79e866ce622d4f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8102629f1c4247b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R63061c11c8f44b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R32330dfe1c494f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra1446b97dd504ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9590395b806a485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6571ef306dfe4329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R04ee0a7ae71e41e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R165643ba62df4594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R16fe406d7ee94238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb76e5c62d79d421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8a04ce30ac294fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R2f76eed1237c4630" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R7815e9b18ccc424e" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -346,108 +346,108 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R70b4de6718d449bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51edadc86c3d46c0" /></Relationships>
-[...56 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9ea83dcbb7bb4439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R101f4c1fb8f34799" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R696c37445c124706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8808298ce4da4a09" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb7ca203329584620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2874930c2bb64811" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re1c1b12a572c4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc1674fb7dcb4874" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf7671fe1bd164bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1cae10426bb048dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R66efe2e0db844bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4fbc72663e714e4a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1014a94cc74748d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a20f88fcceb4480" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R34d88dc5bab34544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re76aefd005524521" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R65985a656b944223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re1951585bf054997" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0cd8c19a203d4f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf8b638655d7b4a93" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2d8523aa7a6144ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra73563c3fbf344ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc51882f290594cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb6934751b6da4576" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re7d6858649454853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R23d1897f6f8d4eae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R1f3c9809336840ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R354043cf1fbf4814" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd5d4afe448404ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60a064805af241b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4a1a90c3b6054d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5be34aeeff5472b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rca921717980b4dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb7ed25e38e424d1b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R136702f43e324a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43ee795cd5c74f91" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc46e4ee54d674508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R41bbfe02f61e41ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R06e354c7982d44b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20f209a7a3a54e53" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8f80910d660240e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbaf12c2e1bd844d1" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2306,100 +2306,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R82dde1a1303a4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6244e0abc56b49cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R9e1cb7c69cba4fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R875b2eeab4cd4356" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R09cfa4785dad478e" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra0920806c2d842a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R32596841a987456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc783d4d5d67147ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra7e19219945a4dd8" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rac119ebd483b4a13" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6244e0abc56b49cd"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R32596841a987456f"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9e1cb7c69cba4fe5"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc783d4d5d67147ab"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3425,116 +3425,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R875b2eeab4cd4356"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra7e19219945a4dd8"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9bc4399fb074440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R073d8a750800417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf46f139b38fb4081" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R01e986b3ff124817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7af7e8aad1464287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ea439e93bcb4030" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R073d8a750800417d"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf46f139b38fb4081"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7af7e8aad1464287"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4ea439e93bcb4030"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3598,108 +3598,108 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R133bfd4a41e34754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6a0654e73d4d43f7" /></Relationships>
-[...56 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6bb161c8cea415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rd7bd7c72eb764ca9" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ddf62b291484b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re1924de1518e4af9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re87531402f9143c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Re0789294607945c5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d5d65f43dc04916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rb8d81a6100244b76" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd7170fbdfdf04816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R5b1fb413099f4d26" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa83d48caca54150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R6ae4c22dc8d34001" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Recb8ed4384ed4939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R60ce3a77eb834a2f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Refab197acd98464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R753168968ce34543" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R82624e3bac454ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R814d94f4321d40f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R64a0e115a8724bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R386972c183fd47e4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb75cfbf38937445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R70baa4fbceba449a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra744d49992674c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R21456ea48e3843ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R273b5ffd3ebc4430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R72d603bcff65487d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra56e8043cb9a493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R04cc4c1724e149ac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88cf8793fd714210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Refa70be45dc84fd7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd05627dda12740ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Re56037d1d8704005" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re752e13222a249a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Ra1bf55e6c0ae4854" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9957be4b5b74979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R7c18dc47fe334a47" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c55ed2ab8e34d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R7001e5cda2c145d3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f6df82b198b4382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rd6dd528506b04901" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5aeeb9c294fc4e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rfdc7cfd685384289" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3717,65 +3717,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下第15章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>2 Chronicles 15 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3793,183 +3797,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 15:9  |  2 Chronicles 15:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又招聚猶大、便雅憫的眾人，並他們中間寄居的以法蓮人、瑪拿西人、西緬人。有許多以色列人歸降亞撒，因見耶和華－他的神與他同在。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he gathered all Judah and Benjamin, and the strangers with them out of Ephraim and Manasseh, and out of Simeon: for they fell to him out of Israel in abundance, when they saw that the LORD his God was with him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3985,183 +3951,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 15:10  |  2 Chronicles 15:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞撒十五年三月，他們都聚集在耶路撒冷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So they gathered themselves together at Jerusalem in the third month, in the fifteenth year of the reign of Asa.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4177,183 +4105,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 15:11  |  2 Chronicles 15:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當日他們從所取的擄物中，將牛七百隻、羊七千隻獻給耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they offered unto the LORD the same time, of the spoil which they had brought, seven hundred oxen and seven thousand sheep.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4369,183 +4259,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 15:12  |  2 Chronicles 15:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們就立約，要盡心盡性地尋求耶和華－他們列祖的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they entered into a covenant to seek the LORD God of their fathers with all their heart and with all their soul;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4561,183 +4413,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 15:13  |  2 Chronicles 15:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡不尋求耶和華－以色列神的，無論大小、男女，必被治死。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That whosoever would not seek the LORD God of Israel should be put to death, whether small or great, whether man or woman.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4753,183 +4567,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 15:14  |  2 Chronicles 15:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們就大聲歡呼，吹號吹角，向耶和華起誓。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they sware unto the LORD with a loud voice, and with shouting, and with trumpets, and with cornets.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4945,179 +4721,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 15:15  |  2 Chronicles 15:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶大眾人為所起的誓歡喜；因他們是盡心起誓，盡意尋求耶和華，耶和華就被他們尋見，且賜他們四境平安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And all Judah rejoiced at the oath: for they had sworn with all their heart, and sought him with their whole desire; and he was found of them: and the LORD gave them rest round about.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5137,179 +4875,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 15:16  |  2 Chronicles 15:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞撒王貶了他祖母瑪迦太后的位，因她造了可憎的偶像亞舍拉。亞撒砍下她的偶像，搗得粉碎，燒在汲淪溪邊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And also concerning Maachah the mother of Asa the king, he removed her from being queen, because she had made an idol in a grove: and Asa cut down her idol, and stamped it, and burnt it at the brook Kidron.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5329,183 +5029,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 15:17  |  2 Chronicles 15:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只是邱壇還沒有從以色列中廢去，然而亞撒的心一生誠實。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the high places were not taken away out of Israel: nevertheless the heart of Asa was perfect all his days.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5521,183 +5183,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 15:18  |  2 Chronicles 15:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞撒將他父所分別為聖、與自己所分別為聖的金銀和器皿都奉到神的殿裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he brought into the house of God the things that his father had dedicated, and that he himself had dedicated, silver, and gold, and vessels.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5713,183 +5337,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 15:1  |  2 Chronicles 15:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神的靈感動俄德的兒子亞撒利雅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the Spirit of God came upon Azariah the son of Oded:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5905,183 +5491,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 15:19  |  2 Chronicles 15:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從這時直到亞撒三十五年，都沒有爭戰的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there was no more war unto the five and thirtieth year of the reign of Asa.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6097,183 +5645,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 15:2  |  2 Chronicles 15:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他出來迎接亞撒，對他說：「亞撒和猶大、便雅憫眾人哪，要聽我說：你們若順從耶和華，耶和華必與你們同在；你們若尋求他，就必尋見；你們若離棄他，他必離棄你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he went out to meet Asa, and said unto him, Hear ye me, Asa, and all Judah and Benjamin; The LORD is with you, while ye be with him; and if ye seek him, he will be found of you; but if ye forsake him, he will forsake you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6289,183 +5799,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 15:3  |  2 Chronicles 15:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列人不信真神，沒有訓誨的祭司，也沒有律法，已經好久了；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now for a long season Israel hath been without the true God, and without a teaching priest, and without law.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6481,183 +5953,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 15:4  |  2 Chronicles 15:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但他們在急難的時候歸向耶和華－以色列的神，尋求他，他就被他們尋見。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But when they in their trouble did turn unto the LORD God of Israel, and sought him, he was found of them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6673,183 +6107,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 15:5  |  2 Chronicles 15:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，出入的人不得平安，列國的居民都遭大亂；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in those times there was no peace to him that went out, nor to him that came in, but great vexations were upon all the inhabitants of the countries.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6865,183 +6261,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 15:6  |  2 Chronicles 15:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這國攻擊那國，這城攻擊那城，互相破壞，因為神用各樣災難擾亂他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And nation was destroyed of nation, and city of city: for God did vex them with all adversity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7057,183 +6415,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 15:7  |  2 Chronicles 15:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在你們要剛強，不要手軟，因你們所行的必得賞賜。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be ye strong therefore, and let not your hands be weak: for your work shall be rewarded.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7249,183 +6569,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 15:8  |  2 Chronicles 15:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞撒聽見這話和俄德[兒子]先知亞撒利雅的預言，就壯起膽來，在猶大、便雅憫全地，並以法蓮山地所奪的各城，將可憎之物盡都除掉，又在耶和華[殿]的廊前重新修築耶和華的壇；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when Asa heard these words, and the prophecy of Oded the prophet, he took courage, and put away the abominable idols out of all the land of Judah and Benjamin, and out of the cities which he had taken from mount Ephraim, and renewed the altar of the LORD, that was before the porch of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>