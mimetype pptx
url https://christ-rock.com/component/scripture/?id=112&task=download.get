--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -29,108 +29,108 @@
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfa6d271ab60842e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra80b922ea3114227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1d58e54ef1994884" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rac562c63c0634663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2975880156904b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R96014ef990954f14" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0012f65bd9604225"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8250b5d3b3494cc2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc8e1e8bb396c45da"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7f441f435f3d4b9d"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4843ca3858944598"/>
-[...14 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R9d5f028a5fd44bc0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rff23aa84079b4948"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rca6ad29eb2ba4c89"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R4af4aee82778456a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rc054fb5951a04670"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Reca61a6459de4772"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rede9edeab5314db7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rb636965125d54209"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R987846ded388410a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R98ccdd17bbcb449e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R4846ac5dcef342d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Ra627c1abc68f4166"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R7317f29994554b53"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Re782b04dd1284e3f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rb43da046cd59487f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R3f10e973227f4a57"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R64af946a9ea14e23"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3761553f0be7462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0012f65bd9604225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc8e1e8bb396c45da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R65cc1488e104494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd9d385eef6e04f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4843ca3858944598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd70c68c3c7dc480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdad21e17bbaa4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3c54c719924c48ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3ad19cb718c64cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rcd3974295d5f4cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5b07f169d6c44c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6977da8da6094f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R426561f889a14c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6acd74c39dbd4fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R94224b6b51d14e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9786b7a214d44dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rca182a105c2441bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6b85b75a0c634d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R81edeb45c5024867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9d5f028a5fd44bc0" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R17c8c74df1fa49ee" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf539ca9a1ab6484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8250b5d3b3494cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f441f435f3d4b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R690c7011073d47f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R96bf98f3ce1647dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rff23aa84079b4948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rca6ad29eb2ba4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4af4aee82778456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc054fb5951a04670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Reca61a6459de4772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rede9edeab5314db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb636965125d54209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R987846ded388410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R98ccdd17bbcb449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4846ac5dcef342d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra627c1abc68f4166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7317f29994554b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re782b04dd1284e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb43da046cd59487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3f10e973227f4a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R64af946a9ea14e23" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rbe5a745989534158" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -334,96 +334,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdea0d83ecd354d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R431d9589597a4ace" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf2a633c949034386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8779d6024c314f96" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R30dac4ce88fd461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R607ad4b5f0fd4378" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R04f8490f56364a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R59844f92e9f44302" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3b5e2e27a9b54a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R209e0968cb6640c7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8ee194037a734e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref680e3b6de942dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9b8ce946ec0e4b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1af9afc96b7846cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1636bd15c438437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a4bcff2d4034215" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rbec53399aa6c4de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rabc3dbaf8b814605" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6c883d8d732c4cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad60f3a4b6154814" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8636b64f13d04ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd3709f591bf04944" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re9ff424e0c0747ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3009b18bb27a401c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R870fe51b5faa47f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf8112409fcae465e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rcc754e8f6d87411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdcd88c589bba4fc0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb6d0494e3b244771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re7a7826f04cd4690" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R64e5b32a6118421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6ecd3ff9668243ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R467cc84ab0fc43f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfba29d6ec9a043a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R631cd46839034901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb6fc5fe0fc64d9c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1902,100 +1902,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R19cdaedbddb54777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R096d6ac75dc141c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R64f3cdbadd464b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9b4c22f7dad8426c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R014f2ae21849492d" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra277653e14a64221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc16bf8d5f1b04441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd0fa1d5de207488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7db63fd26c9442cf" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R74b2f629c0bc466e" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R096d6ac75dc141c9"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc16bf8d5f1b04441"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R64f3cdbadd464b5b"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd0fa1d5de207488d"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3021,116 +3021,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9b4c22f7dad8426c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7db63fd26c9442cf"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R64ad3dac9f944428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2f215c968bac4600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R647632878fd64033" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rbc94034a496c418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5fce5c6fd264462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f07367d7a354f54" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2f215c968bac4600"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R647632878fd64033"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5fce5c6fd264462b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9f07367d7a354f54"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3194,96 +3194,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9249819f0fdf44a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rdaf07400623e4a7f" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3e69719e81c4d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R39541b0c583b4250" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4deded8c2b244174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R44c3eecdc83d4719" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R31bda982ce6b4798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R8a34692c78c0490d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe2dc70413ba4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R73340408fa954154" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf1c47b93d2d74769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rb464ebbcf53d48b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb93f46a544a4f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rfb2e610714974826" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5213494f4bc14296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R414943fc0d704f27" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R039e4ab1149e4ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R9e894aa362c2488c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88c16896e4ed49f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R5eaa19cb83534b34" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f97d12fdae34267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R93aae258721d4608" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b07d4afae264b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R5b05526bc5b348b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R243221a06e054cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Reedb4558842547ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb95b193af28c4d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R30a0b16d34714b64" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f8ccd421ed540e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R33f50eeb1cb84639" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba85ef6277ab4200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R69d2e6a04f3f4f2c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2148c0ac1d084341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R42c3c025c7304506" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red349404e71a4c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R95fb7d406ae14f0b" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3301,65 +3301,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Titus 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3377,183 +3381,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 3:9  |  Titus 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要遠避無知的辯論和家譜[的空談]，以及紛爭，並因律法而起的爭競，因為這都是虛妄無益的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But avoid foolish questions, and genealogies, and contentions, and strivings about the law; for they are unprofitable and vain.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3569,183 +3535,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 3:10  |  Titus 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>分門結黨的人，警戒過一兩次，就要棄絕他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A man that is an heretick after the first and second admonition reject;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3761,183 +3689,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 3:11  |  Titus 3:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為知道這等人已經背道，犯了罪，自己明知不是，還是去做。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Knowing that he that is such is subverted, and sinneth, being condemned of himself.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3953,183 +3843,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 3:12  |  Titus 3:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我打發亞提馬或是推基古到你那裏去的時候，你要趕緊往尼哥坡里去見我，因為我已經定意在那裏過冬。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When I shall send Artemas unto thee, or Tychicus, be diligent to come unto me to Nicopolis: for I have determined there to winter.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4145,183 +3997,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 3:13  |  Titus 3:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要趕緊給律師西納和亞波羅送行，叫他們沒有缺乏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Bring Zenas the lawyer and Apollos on their journey diligently, that nothing be wanting unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4337,183 +4151,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 3:14  |  Titus 3:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且我們的人要學習正經事業，預備所需用的，免得不結果子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And let ours also learn to maintain good works for necessary uses, that they be not unfruitful.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4529,183 +4305,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 3:15  |  Titus 3:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>同我在一處的人都問你安。請代問那些因有信心愛我們的人安。願恩惠[常]與你們眾人同在！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All that are with me salute thee. Greet them that love us in the faith. Grace be with you all. Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4721,183 +4459,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 3:1  |  Titus 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要提醒眾人，叫他們順服作官的、掌權的，遵他的命，預備行各樣的善事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Put them in mind to be subject to principalities and powers, to obey magistrates, to be ready to every good work,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4913,183 +4613,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 3:2  |  Titus 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要毀謗，不要爭競，總要和平，向眾人大顯溫柔。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To speak evil of no man, to be no brawlers, but gentle, shewing all meekness unto all men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5105,183 +4767,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 3:3  |  Titus 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們從前也是無知、悖逆、受迷惑、服事各樣私慾，和宴樂，常存惡毒嫉妒的心，是可恨的，又是彼此相恨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For we ourselves also were sometimes foolish, disobedient, deceived, serving divers lusts and pleasures, living in malice and envy, hateful, and hating one another.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5297,183 +4921,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 3:4  |  Titus 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但到了神－我們救主的恩慈和他向人所施的慈愛顯明的時候，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But after that the kindness and love of God our Saviour toward man appeared,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5489,183 +5075,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 3:5  |  Titus 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他便救了我們；並不是因我們自己所行的義，乃是照他的憐憫，藉着重生的洗和聖靈的更新。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Not by works of righteousness which we have done, but according to his mercy he saved us, by the washing of regeneration, and renewing of the Holy Ghost;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5681,183 +5229,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 3:6  |  Titus 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>聖靈就是神藉着耶穌基督－我們救主厚厚澆灌在我們身上的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which he shed on us abundantly through Jesus Christ our Saviour;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5873,183 +5383,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 3:7  |  Titus 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>好叫我們因他的恩得稱為義，可以憑着永生的盼望成為後嗣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That being justified by his grace, we should be made heirs according to the hope of eternal life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6065,179 +5537,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 3:8  |  Titus 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這話是可信的。 我也願你把這些事切切實實地講明，使那些已信神的人留心做正經事業。這都是美事，並且與人有益。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This is a faithful saying, and these things I will that thou affirm constantly, that they which have believed in God might be careful to maintain good works. These things are good and profitable unto men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>