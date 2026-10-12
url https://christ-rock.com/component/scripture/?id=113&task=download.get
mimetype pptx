--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -31,109 +31,109 @@
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rffbb5917d15a41cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R987e7b8eb8ec40cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R99d074eef321466c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd1b42ea7280a4b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfe0f93c569354729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R04f8b303f75f4b37" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R06ef1a47b3e248ea"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Reeed319d0a5041d8"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R003aa10334a84d34"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb627e3a6836d4d99"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ree6da7f493044bbf"/>
-[...15 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rb83fc2b3b5c347d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rfa78da1aded44780"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R834a4d982b064272"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rf6c6f15956874700"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R58949564c5404230"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R3d650ab4302043b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R921346d497fc4946"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rdd470d4be4ea4c40"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R934aaee5f2834de3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R660214a3d7bd4a92"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rba6fdb62a6e74f70"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R16ebcf34b5b245fa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R54640ebadb24495f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R1d6b0dc8e7934676"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rf5acaf8f54e3417e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rd33b47b90bec469d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R4745b2cbee0345d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rb550c3b10a8d4b74"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1b9840ba16b74647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R06ef1a47b3e248ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R003aa10334a84d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2550f4d732d049d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rbece5f8349214f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ree6da7f493044bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbb31ee55d656467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1efbf99d82ed48d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R12d74dde2a6548a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R61ddb7461c194b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R26c41fe69e764995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf50f6156bfda406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6f6584a2bb7a4b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdd36760ad6384ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf9457f6ccfe34df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R42b83dcdc6384d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd7a87dbd860b4d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6a2d3b6554a34986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd9237b0f8fc44049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R976f80c180604e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0892a8ff48cd4fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb83fc2b3b5c347d9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rcbae0474e070424e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra4824f8c18874d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Reeed319d0a5041d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb627e3a6836d4d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R741d03bd83e74ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re1ef1bb57ce541c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfa78da1aded44780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R834a4d982b064272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf6c6f15956874700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R58949564c5404230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3d650ab4302043b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R921346d497fc4946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rdd470d4be4ea4c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R934aaee5f2834de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R660214a3d7bd4a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rba6fdb62a6e74f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R16ebcf34b5b245fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R54640ebadb24495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1d6b0dc8e7934676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf5acaf8f54e3417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd33b47b90bec469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4745b2cbee0345d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb550c3b10a8d4b74" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R056b5039cb8c42e4" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -337,99 +337,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcc4800a408e6499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rffca30d5005046c6" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6891461e47a1460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50dce870caec46c2" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R942de2678bef4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R22bbba5176ca498f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra6c1f3304871475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raa5672706654400a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R63193cf5a97f4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94e633ed78e94bae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R00c5d6b995c2441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2df3d74ce1434a44" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Reba0f8f3a9314317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R977751eee0a04aea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf8571065d37d432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a50303c2fec4818" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R1889dc588d9a41b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Radfedada1fae44d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd822a71e3f204c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R004e06d0951041a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R564a89dbcfeb4c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba86d9f966a5415f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R82c2f0d57825414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R578a4a0efcd842cd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R349333030e8a4c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51e2047689c44ec0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra9f59258efdd40ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d9e2ce0301143f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R52f51e46a3d24517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87c8ebcfd1ab4ffe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6c97e2fec13e4981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R89b48db5a4dd4d1c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R46dc497b68354c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R42fbe6021d4a4f8f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rddef7a10a29044c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a4b4ba53a584aab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4dbf167fb0dd44b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R23c37b4b061c4cf0" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2003,100 +2003,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re767eb785d2e468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R01768a4a8f6d4082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf20ec83156d949a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R39378e664336436d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfacadfd768ce4247" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0900dbcd315b4aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9eee75dca7d34dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R9147711aa13a407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rbd615e8f082648b2" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R18959c9bff8d4fd2" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R01768a4a8f6d4082"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9eee75dca7d34dac"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf20ec83156d949a0"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9147711aa13a407a"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3122,116 +3122,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R39378e664336436d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rbd615e8f082648b2"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra72282f291604835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R67ac026c0b96422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1a0050673c6b460b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R82b23a34cd824691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbddaa4b82ae147e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf7973f8e94d34aed" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R67ac026c0b96422e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1a0050673c6b460b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rbddaa4b82ae147e1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf7973f8e94d34aed"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3295,99 +3295,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R975af7f285624f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R16680c1b9e314c1f" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88a22f2a64594ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc9907d8428ee4c40" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref7a564c2da941de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R7398d1f6468341b0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22d20c0a37284ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R499b95f678884694" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4362b7aadcf94cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R01b14cbda6344312" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R81f19b313c344d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R8827f665c74b42e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a97b3ea49fd4900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Raf09e47c88ae43f4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8bbd7ef6ab8d46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R76ac3a9e40204c5f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b3f1d0c0c3e4672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R58497f2dd65a471e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1cfbb4b866de4ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rf7205122a07f438f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3fe1878a916a496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R6fd14af6aec54a53" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c17fcf281984212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R33eeed4646d347e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7aa5e6c2321b439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R328cf5cf071f42e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52f136913f474e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Ra1ecf016cfae4521" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b15de75ee2f4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rdaaa511c27ef4087" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R852794460047431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R7682054f43fb4417" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R09fe0dad2712450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rc9f894d0687c482e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c6cce5910b34390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Re0265974995a4303" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R05fde5aca8244697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra98263ea82b24b06" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3405,65 +3405,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Titus 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3481,183 +3485,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 1:9  |  Titus 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>堅守所教真實的道理，就能將純正的教訓勸化人，又能把爭辯的人駁倒了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Holding fast the faithful word as he hath been taught, that he may be able by sound doctrine both to exhort and to convince the gainsayers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3673,183 +3639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 1:10  |  Titus 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為有許多人不服約束，說虛空話欺哄人；那奉割禮的更是這樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For there are many unruly and vain talkers and deceivers, specially they of the circumcision:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3865,183 +3793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 1:11  |  Titus 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這些人的口總要堵住。他們因貪不義之財，將不該教導的教導人，敗壞人的全家。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whose mouths must be stopped, who subvert whole houses, teaching things which they ought not, for filthy lucre’s sake.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4057,183 +3947,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 1:12  |  Titus 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有克里特人中的一個本地先知說：「克里特人常說謊話，乃是惡獸，又饞又懶。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>One of themselves, even a prophet of their own, said, The Cretians are alway liars, evil beasts, slow bellies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4249,183 +4101,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 1:13  |  Titus 1:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這個見證是真的。所以，你要嚴嚴地責備他們，使他們在真道上純全無疵，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This witness is true. Wherefore rebuke them sharply, that they may be sound in the faith;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4441,183 +4255,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 1:14  |  Titus 1:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不聽猶太人荒渺的言語和離棄真道之人的誡命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Not giving heed to Jewish fables, and commandments of men, that turn from the truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4633,183 +4409,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 1:15  |  Titus 1:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在潔淨的人，凡物都潔淨；在污穢不信的人，甚麼都不潔淨，連心地和天良也都污穢了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Unto the pure all things are pure: but unto them that are defiled and unbelieving is nothing pure; but even their mind and conscience is defiled.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4825,183 +4563,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 1:16  |  Titus 1:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們說是認識神，行事卻和他相背；本是可憎惡的，是悖逆的，在各樣善事上是可廢棄的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They profess that they know God; but in works they deny him, being abominable, and disobedient, and unto every good work reprobate.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5017,183 +4717,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 1:1  |  Titus 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神的僕人，耶穌基督的使徒保羅，憑着神選民的信心與敬虔真理的知識，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Paul, a servant of God, and an apostle of Jesus Christ, according to the faith of God’s elect, and the acknowledging of the truth which is after godliness;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5209,183 +4871,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 1:2  |  Titus 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>盼望那無謊言的神在萬古之先所應許的永生，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In hope of eternal life, which God, that cannot lie, promised before the world began;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5401,183 +5025,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 1:3  |  Titus 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到了日期，藉着傳揚的工夫把他的道顯明了；這傳揚[的責任]是按着神－我們救主的命令交託了我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But hath in due times manifested his word through preaching, which is committed unto me according to the commandment of God our Saviour;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5593,183 +5179,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 1:4  |  Titus 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[現在]寫信給提多，就是照着我們共信之道作我真兒子的。願恩惠、平安從父神和我們的救主基督耶穌歸與你！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To Titus, mine own son after the common faith: Grace, mercy, and peace, from God the Father and the Lord Jesus Christ our Saviour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5785,183 +5333,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 1:5  |  Titus 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我從前留你在克里特，是要你將那沒有辦完的事都辦整齊了，又照我所吩咐你的，在各城設立長老。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this cause left I thee in Crete, that thou shouldest set in order the things that are wanting, and ordain elders in every city, as I had appointed thee:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5977,183 +5487,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 1:6  |  Titus 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若有無可指責的人，只作一個婦人的丈夫，兒女也是信主的，沒有人告他們是放蕩不服約束的，[就可以設立]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If any be blameless, the husband of one wife, having faithful children not accused of riot or unruly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6169,183 +5641,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 1:7  |  Titus 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>監督既是神的管家，必須無可指責，不任性，不暴躁，不因酒滋事，不打人，不貪無義之財；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For a bishop must be blameless, as the steward of God; not selfwilled, not soon angry, not given to wine, no striker, not given to filthy lucre;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6361,183 +5795,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提多書 1:8  |  Titus 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>樂意接待遠人，好善，莊重，公平，聖潔自持；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But a lover of hospitality, a lover of good men, sober, just, holy, temperate;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>