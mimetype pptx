--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -29,108 +29,108 @@
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rebcb2f52e38845ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8b2a343131784640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7ab5153919c14d1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdd1c543f39554dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rdf7901b4dd5a4de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re0484bd20a1340c5" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0cb346685f194005"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Raa7778c3b87345b0"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2da9f7322a1847f7"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1ea2d2e11ce34b48"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R05f6fc8313af483a"/>
-[...14 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R168e16b92bbe4f07"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R799e0a371a6d43df"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ra3a5c13b03ea4381"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R34a8bc121d294496"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R73560d5465514dee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rb2a1984cf8cd4ce6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R98f9d654ddc44e5f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R45a31d22f2754fe1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R05a25900a2034e92"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Ree4a210efb744291"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R138a2c6c1ac74bd7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R294e5e703ba14d68"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rc023f76fdcca4b69"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rf21c06328e5b4205"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R148750b905cf41eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R008efd8b59c04f9a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rbfc94ba3b9dd46d0"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R97558719fd014b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0cb346685f194005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2da9f7322a1847f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb0e904b9a605441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re4aff68d1b624bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R05f6fc8313af483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6663fd5c598a4688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R843980d7d91d4f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5ca55b7a848f4efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Red62f9001ffe4e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R894eed8c1e364aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3f56c2195ffe4d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R483800d7bb224c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9304eab3b29b4f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R523266f189824e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1fbe1f2669454e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R55c88ba0fe434dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R527b9d5bd3494a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R116dcc88a03743f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R159b5c7ebef44746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R168e16b92bbe4f07" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R87495bb6d2814de3" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rbe7dd3446be04403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raa7778c3b87345b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ea2d2e11ce34b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf7bc623f68b74b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R67fa7f3c53b04d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R799e0a371a6d43df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra3a5c13b03ea4381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R34a8bc121d294496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R73560d5465514dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb2a1984cf8cd4ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R98f9d654ddc44e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R45a31d22f2754fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R05a25900a2034e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ree4a210efb744291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R138a2c6c1ac74bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R294e5e703ba14d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc023f76fdcca4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf21c06328e5b4205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R148750b905cf41eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R008efd8b59c04f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rbfc94ba3b9dd46d0" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6ccfa91fd2fc4dc2" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -334,96 +334,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc88768fd6a63412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8bcb8be28f62448e" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R24c49a1c177a4243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1dd032e7842d464a" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R77b1d0b93d99433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R98db66af25174683" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R780350091c634544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4edde7d2ed504a20" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R222a2bd183784f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R16745cee42d348d7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R51c84a54c81843a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1fcd2458b9f24ab7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R43a7f2e697394cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R35dc053b8cc041fe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R50e1938f96a14f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8daddbd500f94d11" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R56fed9d76b374f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R78ae1e3209294349" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rce9cd0ef24744d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8005521c02054b00" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9b19ffed12e14d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd2f4138cf15c4c0e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1f1ede8de46345a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5d6353baca21487e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rda474375297f4574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4aeeecab9d1b4929" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6d525e4a38af4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R718d00b7d5274c0d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re5eb8d26362841aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5fba699c83be4349" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4f2e11b2bffb4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R99c39c158fc54635" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc960e13965a24489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R37249a3d0dad42f3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2300d0a46e144608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f64ebf564d74e7e" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1902,100 +1902,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raa95f5465f094405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R4701776740ff4bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R30f44148a56549b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9de8175390df4d60" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6a230f3caba94385" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R40d4edbce550459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rda155801e17a4461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1302fc691b144c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd3daac1057214c86" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc2b1eb4f988d4158" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4701776740ff4bc8"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rda155801e17a4461"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R30f44148a56549b6"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1302fc691b144c13"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3021,116 +3021,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9de8175390df4d60"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd3daac1057214c86"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R39150133966d45d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R37936a5ef2a7430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24cc36491b934246" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rab653169cf8f4f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8c3218d587154bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra541cf8ca56842d9" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R37936a5ef2a7430d"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R24cc36491b934246"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8c3218d587154bc7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra541cf8ca56842d9"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3194,96 +3194,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb1edf782bb374445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2413e8228d334652" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4e179762d1094197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rd83ce6c6c9334fc6" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc55e6efe65c84c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R753581aff0eb4515" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc138668a5c1e4bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R8fbfa3c04bb04382" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c06067bed394de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R77cc6d96d00c4367" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R013ff079d8c24712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R7af3630cd4cd4b49" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd50442561d7443de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R420951a6607a45e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ad65341eef2447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rd10526832b0e4e4f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R32eb6598fb9646da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rc0a5dcf0cb1e439f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R280b953c490346b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rf6ea96936de94f14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11ef8a37c8734d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R617cb982df154fb7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re8fc3b7d489546b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rf8b5b1d812634ab5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c7f39e397ba464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R9890b0cb40574efb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd6d53311906f4dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R4e52da0646224342" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ce4c25bddb24665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ra7dee28840df493e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a896aa88cb142ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R11f0f1c9b7064f5b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re141ab8363b043e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R667d40b18d004179" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcc3aa6978ecd4925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R56292e3002d0493e" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3301,65 +3301,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下第14章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>2 Chronicles 14 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3377,183 +3381,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 14:9  |  2 Chronicles 14:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有古實王謝拉率領軍兵一百萬，戰車三百輛，出來攻擊猶大人，到了瑪利沙。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there came out against them Zerah the Ethiopian with an host of a thousand thousand, and three hundred chariots; and came unto Mareshah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3569,183 +3535,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 14:10  |  2 Chronicles 14:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是亞撒出去與他迎敵，就在瑪利沙的洗法谷彼此擺陣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Asa went out against him, and they set the battle in array in the valley of Zephathah at Mareshah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3761,183 +3689,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 14:11  |  2 Chronicles 14:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞撒呼求耶和華－他的神說：「耶和華啊，惟有你能幫助軟弱的，勝過強盛的。耶和華－我們的神啊，求你幫助我們；因為我們仰賴你，奉你的名來攻擊這大軍。耶和華啊，你是我們的神，不要容人勝過你。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Asa cried unto the LORD his God, and said, LORD, it is nothing with thee to help, whether with many, or with them that have no power: help us, O LORD our God; for we rest on thee, and in thy name we go against this multitude. O LORD, thou art our God; let not man prevail against thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3953,183 +3843,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 14:12  |  2 Chronicles 14:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是耶和華使古實人敗在亞撒和猶大人面前，古實人就逃跑了；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So the LORD smote the Ethiopians before Asa, and before Judah; and the Ethiopians fled.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4145,183 +3997,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 14:13  |  2 Chronicles 14:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞撒和跟隨他的軍兵追趕他們，直到基拉耳。古實人被殺的甚多，不能再強盛，因為敗在耶和華與他軍兵面前。猶大人就奪了許多財物，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Asa and the people that were with him pursued them unto Gerar: and the Ethiopians were overthrown, that they could not recover themselves; for they were destroyed before the LORD, and before his host; and they carried away very much spoil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4337,183 +4151,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 14:14  |  2 Chronicles 14:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又打破基拉耳四圍的城邑；耶和華使其中的人都甚恐懼。猶大人又將所有的城擄掠一空，因其中的財物甚多，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they smote all the cities round about Gerar; for the fear of the LORD came upon them: and they spoiled all the cities; for there was exceeding much spoil in them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4529,183 +4305,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 14:15  |  2 Chronicles 14:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又毀壞了群畜的圈，奪取許多的羊和駱駝，就回耶路撒冷去了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They smote also the tents of cattle, and carried away sheep and camels in abundance, and returned to Jerusalem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4721,183 +4459,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 14:1  |  2 Chronicles 14:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞比雅與他列祖同睡，葬在大衛城裏。他兒子亞撒接續他作王。亞撒年間，國中太平十年。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So Abijah slept with his fathers, and they buried him in the city of David: and Asa his son reigned in his stead. In his days the land was quiet ten years.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4913,183 +4613,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 14:2  |  2 Chronicles 14:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞撒行耶和華－他神眼中看為善為正的事，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Asa did that which was good and right in the eyes of the LORD his God:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5105,183 +4767,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 14:3  |  2 Chronicles 14:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>除掉外邦神的壇和邱壇，打碎柱像，砍下木偶，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he took away the altars of the strange gods, and the high places, and brake down the images, and cut down the groves:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5297,183 +4921,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 14:4  |  2 Chronicles 14:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>吩咐猶大人尋求耶和華－他們列祖的神，遵行他的律法、誡命；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And commanded Judah to seek the LORD God of their fathers, and to do the law and the commandment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5489,183 +5075,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 14:5  |  2 Chronicles 14:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又在猶大各城邑除掉邱壇和日像，那時國享太平；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Also he took away out of all the cities of Judah the high places and the images: and the kingdom was quiet before him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5681,183 +5229,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 14:6  |  2 Chronicles 14:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又在猶大建造了幾座堅固城。國中太平數年，沒有戰爭，因為耶和華賜他平安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he built fenced cities in Judah: for the land had rest, and he had no war in those years; because the LORD had given him rest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5873,183 +5383,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 14:7  |  2 Chronicles 14:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他對猶大人說：「我們要建造這些城邑，四圍築牆，蓋樓，安門，做閂；地還屬我們，是因尋求耶和華－我們的神；我們既尋求他，他就賜我們四境平安。」於是建造城邑，諸事亨通。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore he said unto Judah, Let us build these cities, and make about them walls, and towers, gates, and bars, while the land is yet before us; because we have sought the LORD our God, we have sought him, and he hath given us rest on every side. So they built and prospered.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6065,183 +5537,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歷代志下 14:8  |  2 Chronicles 14:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞撒的軍兵，出自猶大拿盾牌拿槍的三十萬人；出自便雅憫拿盾牌拉弓的二十八萬人。這都是大能的勇士。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Asa had an army of men that bare targets and spears, out of Judah three hundred thousand; and out of Benjamin, that bare shields and drew bows, two hundred and fourscore thousand: all these were mighty men of valour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>