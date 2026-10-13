--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -33,110 +33,110 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc44c69a35f784707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3bba370f35cd4755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9f1a01f2af954fc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0027721a5e804bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8617e4a07f1749e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8cc4915932084a6a" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9b2f91e1b3ac4442"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf624f60b96ea4f09"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R26715dd094fe4bf9"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb77bab5eab014f88"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5513dcbb9f484689"/>
-[...16 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R09e0459edf944055"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc48b4ca6fd1c4537"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Re142c441c1564b5a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R0286917fc467405a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R7a4f967c011f48b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rca9efdde6e444641"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rcdc1e83b632447e8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R303a3e7f51a14177"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R5f0cf4bb89be4a6f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R2def7397e1114dd2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R0c13ac8259e0447b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R212934a2d6d9477f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R4280bfea955848e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R748e3b294ce242a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R0b323de15130490f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R01a6a84dc92b46fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rc5d8e3b470b34174"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rae35f2edcb0b43a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rc4cf1428c3754db6"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra166bad51f5c4847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9b2f91e1b3ac4442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R26715dd094fe4bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R3ac337d5f13847f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6756ec6a38fa448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5513dcbb9f484689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4048926b81964891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R78a08dbb8d9c4b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R88076ee8f5d540b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdd54d1e1a8d74196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5549d7fcd7e14acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5700223142f84242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9fc2747e27d34424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra1b8394d05aa4224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbd0b9d76cf974a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R52383cfd028246dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9c851b3a989e4dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R90f08d3eb11e4a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R057ff3bcc4564672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R83e4541223cb44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4adfb4512ebd4077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R382351d10eb84238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R09e0459edf944055" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R7e04e1a996fb4b3b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rabf7657f52454625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf624f60b96ea4f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb77bab5eab014f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R07d7e45da5b04a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5a098db34f064055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc48b4ca6fd1c4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re142c441c1564b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0286917fc467405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7a4f967c011f48b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rca9efdde6e444641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rcdc1e83b632447e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R303a3e7f51a14177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5f0cf4bb89be4a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2def7397e1114dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0c13ac8259e0447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R212934a2d6d9477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4280bfea955848e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R748e3b294ce242a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0b323de15130490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R01a6a84dc92b46fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc5d8e3b470b34174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rae35f2edcb0b43a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc4cf1428c3754db6" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R68080a1e50e54daa" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -340,102 +340,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2ce66af2215f429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R526354920bff4291" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc00492fd91b04f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b064782e48e4740" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R945ed2a1a6884854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd49b03ca19b4cc5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbd02b023369245ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7133cbbd8c884e56" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R589defe5171d4fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcacba2d3ab6c4c35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R08881a2a7477413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d359f3412054c4f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R024a9107b2e84333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb5f08bd015444a14" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8e63800355ba4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1e84d881d464d6e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R1fbd4fb3c33c42fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb52c9c3a3b54e78" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R092682af38da4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf259acab82b24b6a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R720a64abd3c24e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60eb631570334457" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra58a262707a44e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc09f67defaee4b3b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R47e19a1ea65248e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e4787d0a154448d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7029aa4d29fc4544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb31d2f3dcc2a4c67" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R62ca7730169e4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d495359e38b41d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re93dbb6d3b7f456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0df1d49c96d9466a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R383b509584974aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b29adafceb14ae2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R336fc918849d4d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6ebf475bbf444fab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8d3e4425711e4a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb358e3b1efd4a07" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbfc06045a7c840bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R731f3535c56a4c40" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2104,100 +2104,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc8c93e75a8be4074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re4a3d19b7ef144a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re4c5b75deda54f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd3cea429f8f540ac" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R79cec8caee854a08" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R143db8a8e59f4cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7eb9892230bd4ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R40f1af0c8178425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb74981927f0e47f3" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9a3bb2bbb2004c08" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re4a3d19b7ef144a1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7eb9892230bd4ffe"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re4c5b75deda54f09"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R40f1af0c8178425f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3223,116 +3223,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd3cea429f8f540ac"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb74981927f0e47f3"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R268c28da22ac4f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R258500689f3d4e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra54625dea04f47b5" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R726804eb8b18443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9409864f7a7d416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde735ea0a1d64467" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R258500689f3d4e5f"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra54625dea04f47b5"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9409864f7a7d416a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rde735ea0a1d64467"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3396,102 +3396,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfeca7808dd724ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rda5aade529574502" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R700d8fdb2162414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R9149c5082e03463c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc48070942b594aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R337bdf962a4a4f2c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b19e9db053a49f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Re91bf1d431224466" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R71d6e3f7c77a4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R79659f45d82642ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf7fa80ef28564726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R822ca0207a834202" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R823a0b57167845e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rc8963591d8d846a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4b52c58a049243e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R53178a784f8b481e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2dbb332bd44246c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R7e52f40e37f443dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7fbe4485d0264fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R664e30f9a06f4bd7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2150bca82a1456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rc07e2563c42549ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc3455f7a7c164d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R2cefe6ef4dc14ec6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b3766ba41ff4439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R4c21a4dea69e4518" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R855b379350f141ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R04cb6f2d73a54df6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra98dc6651f4d40be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rd654be9db1fd4411" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24fdb26c091c488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rf13b1b2cd7534380" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd6f5b6d43a9a4b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R4e6539d6c78445d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R26aea02104224a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Reb9fc034a69f42d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re7b9e49f436945be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R95241f6cddd4486f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e7ef060f6ba4c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rbc470ee24a924ec4" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3509,65 +3509,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈巴谷書第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Habakkuk 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3585,183 +3589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈巴谷書 1:9  |  Habakkuk 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>都為行強暴而來， 定住臉面向前， 將擄掠的人聚集，多如塵沙。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall come all for violence: their faces shall sup up as the east wind, and they shall gather the captivity as the sand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3777,183 +3743,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈巴谷書 1:10  |  Habakkuk 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們譏誚君王，笑話首領， 嗤笑一切保障，築壘攻取。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they shall scoff at the kings, and the princes shall be a scorn unto them: they shall deride every strong hold; for they shall heap dust, and take it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3969,183 +3897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈巴谷書 1:11  |  Habakkuk 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他以自己的勢力為神， 像風猛然掃過，顯為有罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then shall his mind change, and he shall pass over, and offend, imputing this his power unto his god.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4161,179 +4051,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈巴谷書 1:12  |  Habakkuk 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華－我的神，我的聖者啊， 你不是從亙古而有嗎？ 我們必不致死。 耶和華啊，你派定他為要刑罰人； 磐石啊，你設立他為要懲治人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Art thou not from everlasting, O LORD my God, mine Holy One? we shall not die. O LORD, thou hast ordained them for judgment; and, O mighty God, thou hast established them for correction.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4353,183 +4205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈巴谷書 1:13  |  Habakkuk 1:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你眼目清潔， 不看邪僻，不看奸惡； 行詭詐的，你為何看着不理呢？ 惡人吞滅比自己公義的， 你為何靜默不語呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou art of purer eyes than to behold evil, and canst not look on iniquity: wherefore lookest thou upon them that deal treacherously, and holdest thy tongue when the wicked devoureth the man that is more righteous than he?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4545,183 +4359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈巴谷書 1:14  |  Habakkuk 1:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你為何使人如海中的魚， 又如沒有管轄的爬物呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And makest men as the fishes of the sea, as the creeping things, that have no ruler over them?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4737,183 +4513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈巴谷書 1:15  |  Habakkuk 1:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他用鉤鉤住，用網捕獲， 用拉網聚集他們； 因此，他歡喜快樂，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They take up all of them with the angle, they catch them in their net, and gather them in their drag: therefore they rejoice and are glad.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4929,183 +4667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈巴谷書 1:16  |  Habakkuk 1:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就向網獻祭，向網燒香， 因他由此得肥美的分和富裕的食物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore they sacrifice unto their net, and burn incense unto their drag; because by them their portion is fat, and their meat plenteous.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5121,183 +4821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈巴谷書 1:17  |  Habakkuk 1:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他豈可屢次倒空網羅， 將列國的人時常殺戮，毫不顧惜呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Shall they therefore empty their net, and not spare continually to slay the nations?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5313,183 +4975,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈巴谷書 1:1  |  Habakkuk 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>先知哈巴谷所得的默示。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The burden which Habakkuk the prophet did see.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5505,183 +5129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈巴谷書 1:2  |  Habakkuk 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他說：耶和華啊！我呼求你， 你不應允，要到幾時呢？ 我因強暴哀求你，你還不拯救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O LORD, how long shall I cry, and thou wilt not hear! even cry out unto thee of violence, and thou wilt not save!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5697,183 +5283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈巴谷書 1:3  |  Habakkuk 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你為何使我看見罪孽？ 你為何看着奸惡[而不理]呢？ 毀滅和強暴在我面前， 又起了爭端和相鬥的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Why dost thou shew me iniquity, and cause me to behold grievance? for spoiling and violence are before me: and there are that raise up strife and contention.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5889,183 +5437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈巴谷書 1:4  |  Habakkuk 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此律法放鬆， 公理也不顯明； 惡人圍困義人， 所以公理顯然顛倒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore the law is slacked, and judgment doth never go forth: for the wicked doth compass about the righteous; therefore wrong judgment proceedeth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6081,183 +5591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈巴谷書 1:5  |  Habakkuk 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[耶和華說]：你們要向列國中觀看， 大大驚奇； 因為在你們的時候，我行一件事， 雖有人告訴你們，你們總是不信。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold ye among the heathen, and regard, and wonder marvellously: for I will work a work in your days, which ye will not believe, though it be told you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6273,183 +5745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈巴谷書 1:6  |  Habakkuk 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必興起迦勒底人， 就是那殘忍暴躁之民，通行遍地， 佔據那不屬自己的住處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For, lo, I raise up the Chaldeans, that bitter and hasty nation, which shall march through the breadth of the land, to possess the dwellingplaces that are not theirs.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6465,183 +5899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈巴谷書 1:7  |  Habakkuk 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他威武可畏， 判斷和勢力都任意發出。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They are terrible and dreadful: their judgment and their dignity shall proceed of themselves.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6657,183 +6053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈巴谷書 1:8  |  Habakkuk 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的馬比豹更快， 比晚上的豺狼更猛。 馬兵踴躍爭先， 都從遠方而來； 他們飛跑如鷹抓食，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their horses also are swifter than the leopards, and are more fierce than the evening wolves: and their horsemen shall spread themselves, and their horsemen shall come from far; they shall fly as the eagle that hasteth to eat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>